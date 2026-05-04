--- v0 (2026-03-30)
+++ v1 (2026-05-04)
@@ -1286,295 +1286,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Structure of NiMo Hydrodesulfurization Catalysts Determined by Ptychographic X-ray Computed Tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscopic X-ray imaging and quantification of the iron cellular architecture within single fibroblasts of Friedreich's ataxia patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Krumeich</w:t>
+                <w:t xml:space="preserve">Bjorn de Samber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Wakonig</w:t>
+                <w:t xml:space="preserve">Tom Vanden Berghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Holler</w:t>
+                <w:t xml:space="preserve">Eline Meul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Bauters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seyrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202008030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.185 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577519015510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900805v1</w:t>
+                <w:t xml:space="preserve">hal-02879711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscopic X-ray imaging and quantification of the iron cellular architecture within single fibroblasts of Friedreich's ataxia patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom Vanden Berghe</w:t>
+                <w:t xml:space="preserve">Hierarchical Structure of NiMo Hydrodesulfurization Catalysts Determined by Ptychographic X-ray Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ihli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Meul</w:t>
+                <w:t xml:space="preserve">Frank Krumeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Bauters</w:t>
+                <w:t xml:space="preserve">Klaus Wakonig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Seyrich</w:t>
+                <w:t xml:space="preserve">Mirko Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27, pp.185 - 198. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (39), pp.17266-17271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577519015510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202008030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879711v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafine Fe-Fe2Ti eutectics by directed energy deposition: Insights into microstructure formation based on experimental techniques and phase field modelling</w:t>
               </w:r>
@@ -1956,429 +1956,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional correlative imaging of a malaria-infected cell with a hard X-ray nanoprobe</w:t>
+                <w:t xml:space="preserve">Correlation Between Electromigration-Related Void Volumes and Time-to-Failure by High Resolution X-Ray Tomography and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yang</w:t>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fus</w:t>
+                <w:t xml:space="preserve">Alexandra Fraczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pacureanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julio Cesar da Silva</w:t>
+                <w:t xml:space="preserve">David Bouchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. de Nolf</w:t>
+                <w:t xml:space="preserve">Pierre Bleuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05957⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (11), pp.1808-1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2019.2945089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900772v1</w:t>
+                <w:t xml:space="preserve">hal-02879698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Between Electromigration-Related Void Volumes and Time-to-Failure by High Resolution X-Ray Tomography and Modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intracellular localization of an osmocenyl-tamoxifen derivative in breast cancer cells revealed by synchrotron radiation X-ray fluorescence nanoimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Fraczkiewicz</w:t>
+                <w:t xml:space="preserve">Florin Fus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bouchu</w:t>
+                <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bleuet</w:t>
+                <w:t xml:space="preserve">Shirley Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Cloetens</w:t>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LED.2019.2945089⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (11), pp.3461-3465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201812336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879698v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular localization of an osmocenyl-tamoxifen derivative in breast cancer cells revealed by synchrotron radiation X-ray fluorescence nanoimaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional correlative imaging of a malaria-infected cell with a hard X-ray nanoprobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Yang</w:t>
+                <w:t xml:space="preserve">Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirley Lee</w:t>
+                <w:t xml:space="preserve">F. Fus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siden Top</w:t>
+                <w:t xml:space="preserve">A. Pacureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Carrière</w:t>
+                <w:t xml:space="preserve">W. de Nolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (11), pp.3461-3465. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (10), pp.6549-6554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201812336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010121v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the challenges of high-energy X-ray ptychography</w:t>
               </w:r>
@@ -2626,563 +2626,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopositioning for the ESRF ID16A Nano-Imaging Beamline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrotron Radiation X-Ray Fluorescence Nanoimaging Reveal the Intracellular Localization of Potent Anticancer Drug Osmocenyl-Tamoxifen Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Fus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Villar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julio Cesar da Silva</w:t>
+                <w:t xml:space="preserve">Hui Zhi Shirley Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siden Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08940886.2018.1506234⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S2), pp.350-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618014034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751648v1</w:t>
+                <w:t xml:space="preserve">hal-02495614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Radiation X-Ray Fluorescence Nanoimaging Reveal the Intracellular Localization of Potent Anticancer Drug Osmocenyl-Tamoxifen Derivative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yang Yang</w:t>
+                <w:t xml:space="preserve">Nanopositioning for the ESRF ID16A Nano-Imaging Beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Zhi Shirley Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Carrière</w:t>
+                <w:t xml:space="preserve">S Bohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (S2), pp.350-351. </w:t>
+              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.9 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927618014034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08940886.2018.1506234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495614v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry and Mass Density of Aluminum Hydroxide Gel in Eco-Cements by Ptychographic X-ray Computed Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inducing Stable alpha plus beta Microstructures during Selective Laser Melting of Ti-6Al-4V Using Intensified Intrinsic Heat Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Barriobero-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Gussone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cuesta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pavel Trtik</w:t>
+                <w:t xml:space="preserve">Stefanie Sandloebes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10048⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma10030268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751674v1</w:t>
+                <w:t xml:space="preserve">hal-01691875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing Stable alpha plus beta Microstructures during Selective Laser Melting of Ti-6Al-4V Using Intensified Intrinsic Heat Treatments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Haubrich</w:t>
+                <w:t xml:space="preserve">Chemistry and Mass Density of Aluminum Hydroxide Gel in Eco-Cements by Ptychographic X-ray Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeles G de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Santacruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Sandloebes</w:t>
+                <w:t xml:space="preserve">Pavel Trtik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (3), 14 p. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.3044 - 3054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma10030268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691875v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three-dimensional structure of flexible resorcinol-formaldehyde aerogels investigated by means of holotomography</w:t>
               </w:r>
@@ -3462,51 +3462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3698,321 +3698,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary signals in ptychography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Cesar da Silva</w:t>
+                <w:t xml:space="preserve">Assessment of the 3 D Pore Structure and Individual Components of Preshaped Catalyst Bodies by X-Ray Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Menzel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Haberthür</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.033812⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.413-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201402925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612423v1</w:t>
+                <w:t xml:space="preserve">hal-02315490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the 3 D Pore Structure and Individual Components of Preshaped Catalyst Bodies by X-Ray Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Haberthür</w:t>
+                <w:t xml:space="preserve">Elementary signals in ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Diaz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Menzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (3), pp.413-416. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (26), pp.33812-33821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201402925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.033812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315490v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Density and Water Content of Saturated Never-Dried Calcium Silicate Hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Trtik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Guizar-Sicairos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5144,282 +5144,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-molecule&amp;quot; based calcification in Nannoconus, an extinct group of planktonic algae approximately 150 million years old</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Learning and innovative experimental setup accelerate Ptychographic X-ray Computed Tomography for characterizing heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anico Kulow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redhouane Boudjehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajkumar Chowdhury</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis F Hazemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coherence 2024: 11th International Workshop on Phase Retrieval and Coherent Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MAX IV, Sweden, Jun 2024, Helsinborg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04724594v1</w:t>
+                <w:t xml:space="preserve">hal-04783959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning and innovative experimental setup accelerate Ptychographic X-ray Computed Tomography for characterizing heterogeneous materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-molecule&amp;quot; based calcification in Nannoconus, an extinct group of planktonic algae approximately 150 million years old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajkumar Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anico Kulow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coherence 2024: 11th International Workshop on Phase Retrieval and Coherent Scattering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783959v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04724594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral X-ray ptychography for the investigation of technical catalysts</w:t>
               </w:r>
@@ -5444,51 +5444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Ould-Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Redhouane Boudjehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis F Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Shoinkhorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5668,51 +5668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of cementitious materials by X-ray ptychographic nanotomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Shirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeles G de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5806,64 +5806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Fus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5927,64 +5927,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomedical applications of X-ray nano-imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pacureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,51 +6519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5866E75E"/>
+    <w:nsid w:val="8EBB58BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6750,51 +6750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julio-da-silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8035-0550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5240-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anico Kulow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752400016x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577524003229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neubauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sowoidnich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Valentini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schulbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106769" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monaco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Favre-Nicolin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Montinaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111834" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chushkin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zontone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Cherkas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252522006108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ihli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Bloch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Boecklein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Rzepka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Paganin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abbab9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wakonig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Holler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn de Samber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vanden Berghe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Meul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bauters" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seyrich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519015510" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Requena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bugelnig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sket" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milenkovic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;dler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101133" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gussone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bugelnig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Barriobero-Vila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hecht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100767" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez del Rio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Celestre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Glass" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pirro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reyes Herrera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057751901213X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Nolf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05957" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fraczkiewicz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bleuet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2019.2945089" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02010121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Fus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Lee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201812336" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilloud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hignette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarnias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ponchut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519006301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Requena" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Haubrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927619002654" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Villar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Andre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bohic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2018.1506234" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhi Shirley Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618014034" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cuesta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles G de la Torre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Santacruz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trtik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10048" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691875v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sandloebes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10030268" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tannert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Schwan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameya Rege" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eggeler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4363-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ihli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R Jacob" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00789-w" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacureanu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morawe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000492" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurencin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cloetens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lefebvre-Joud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.07.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Menzel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033812" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315490v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mader" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haberth&#252;r" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402925" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la504478j" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751702v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodrigo Alborghetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane da Silva Furlan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar da Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Lu&#237;s Sfor&#231;a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vargas Honorato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076602" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gendre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Genty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Da Silva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boiret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.04.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751703v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Borges" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cyr" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.I. Ramos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Torriani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-11-40" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751739v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Vaz Meirelles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carlos Ferreira Lanza" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Santana Bernachi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Franco Paes Leme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr100562w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751735v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaliandra Gon&#231;alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Papa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bressan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-10-15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751719v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Trindade" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth S Navarro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cl Torriani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kobarg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-57" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s S Plivelic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Herrera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirse Ruscheinsky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo G Kieckbusch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg901081j" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299453v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aimar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Candela" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bode" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tencogne-Dejean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724594v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Chowdhury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1111" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783959v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kulow" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Shoinkhorova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428959v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Shirani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles G de La Torre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Karpov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751749v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275739" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286616v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. da Silva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073685v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arnaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783980v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783912v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:99d6fd712a7014bd8072b3b04a9c22aa7c540197;origin=https://hal.archives-ouvertes.fr/hal-04783912;visit=swh:1:snp:3b0b344cc313fc5e4052ba9cd4e47fa637f7dce6;anchor=swh:1:rel:0d757baf9d3ed91d94559d57958b7a6942bbb960;path=/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julio-da-silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8035-0550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5240-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anico Kulow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752400016x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577524003229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neubauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sowoidnich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Valentini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schulbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106769" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monaco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Favre-Nicolin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Montinaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111834" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chushkin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zontone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Cherkas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252522006108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ihli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Bloch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Boecklein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Rzepka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Paganin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abbab9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn de Samber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vanden Berghe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Meul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bauters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seyrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519015510" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wakonig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Holler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Requena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bugelnig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sket" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milenkovic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;dler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101133" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gussone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bugelnig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Barriobero-Vila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hecht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100767" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez del Rio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Celestre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Glass" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pirro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reyes Herrera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057751901213X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879698v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fraczkiewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bleuet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2019.2945089" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02010121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Fus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201812336" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Nolf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05957" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilloud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hignette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarnias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ponchut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519006301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Requena" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Haubrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927619002654" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhi Shirley Lee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618014034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Villar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Andre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bohic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2018.1506234" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sandloebes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10030268" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cuesta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles G de la Torre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Santacruz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trtik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10048" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tannert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Schwan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameya Rege" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eggeler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4363-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ihli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R Jacob" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00789-w" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacureanu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morawe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000492" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurencin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cloetens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lefebvre-Joud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.07.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315490v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mader" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haberth&#252;r" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402925" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Menzel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033812" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la504478j" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751702v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodrigo Alborghetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane da Silva Furlan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar da Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Lu&#237;s Sfor&#231;a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vargas Honorato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076602" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gendre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Genty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Da Silva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boiret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.04.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751703v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Borges" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cyr" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.I. Ramos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Torriani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-11-40" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751739v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Vaz Meirelles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carlos Ferreira Lanza" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Santana Bernachi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Franco Paes Leme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr100562w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751735v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaliandra Gon&#231;alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Papa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bressan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-10-15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751719v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Trindade" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth S Navarro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cl Torriani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kobarg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-57" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s S Plivelic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Herrera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirse Ruscheinsky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo G Kieckbusch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg901081j" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299453v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aimar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Candela" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bode" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tencogne-Dejean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783959v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724594v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Chowdhury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1111" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kulow" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Shoinkhorova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428959v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Shirani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles G de La Torre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Karpov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751749v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275739" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286616v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. da Silva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073685v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arnaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783980v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783912v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:99d6fd712a7014bd8072b3b04a9c22aa7c540197;origin=https://hal.archives-ouvertes.fr/hal-04783912;visit=swh:1:snp:3b0b344cc313fc5e4052ba9cd4e47fa637f7dce6;anchor=swh:1:rel:0d757baf9d3ed91d94559d57958b7a6942bbb960;path=/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>