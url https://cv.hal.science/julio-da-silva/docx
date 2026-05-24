--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,6464 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6412 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julio DA SILVA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche Classe Normale - CNRS Institut NÉEL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julio-da-silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8035-0550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=gDKoYJEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-5240-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProSPyX: software for post-processing images of X-ray ptychography with spectral capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anico Kulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (2), pp.399 - 408. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s160057752400016x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First X-ray spectral ptychography and resonant ptychographic computed tomography experiments at the SWING beamline from Synchrotron SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anico Kulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pairis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (4), pp.867 - 876. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600577524003229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-transformation of solid CaCO3 microspheres into core-shell and hollow hierarchical structures revealed by coherent X-ray diffraction imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Chushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Zontone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxana Cherkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Crystallography journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), pp.580-593. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s2052252522006108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the particle size distribution of tricalcium silicate during hydration by synchrotron X-ray nano-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Neubauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Sowoidnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Schulbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Naber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.106769. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between holographic and near-field ptychographic X-ray tomography for solid oxide cell materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Favre-Nicolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Montinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 187, pp.111834. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2022.111834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extreme mechanical densification on the electrical properties of carbon nanotube micro-yarns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Miralaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (27), pp.275708. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac6039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Heterogeneity in Industrial Selective Oxidation Catalyst Pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ihli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Boecklein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Rzepka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Burghammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (13), pp.8274 - 8283. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.1c01744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Structure of NiMo Hydrodesulfurization Catalysts Determined by Ptychographic X-ray Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ihli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Krumeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wakonig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Holler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (39), pp.17266-17271. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202008030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting spatial resolution by incorporating periodic boundary conditions into single-distance hard-x-ray phase retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Paganin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favre-Nicolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Villanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (11), pp.115607. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/abbab9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscopic X-ray imaging and quantification of the iron cellular architecture within single fibroblasts of Friedreich's ataxia patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn de Samber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vanden Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Meul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seyrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.185 - 198. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577519015510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafine Fe-Fe2Ti eutectics by directed energy deposition: Insights into microstructure formation based on experimental techniques and phase field modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Requena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bugelnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rödler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.101133. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2020.101133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafine eutectic Ti-Fe-based alloys processed by additive manufacturing – A new candidate for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Gussone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Bugelnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Barriobero-Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.100767. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution 3D and 4D Characterization of Microstructure Formation in Novel Ti Alloys for Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Requena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Barriobero-Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Bugelnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Haubrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Gussone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.384 - 385. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1431927619002654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional correlative imaging of a malaria-infected cell with a hard X-ray nanoprobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pacureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. de Nolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (10), pp.6549-6554. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical approach for modeling X-ray beamlines: application to a coherent beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sanchez del Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Celestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Glass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Reyes Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.1887 - 1901. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S160057751901213X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Between Electromigration-Related Void Volumes and Time-to-Failure by High Resolution X-Ray Tomography and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fraczkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bleuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (11), pp.1808-1811. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2019.2945089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular localization of an osmocenyl-tamoxifen derivative in breast cancer cells revealed by synchrotron radiation X-ray fluorescence nanoimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Fus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siden Top</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (11), pp.3461-3465. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201812336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the challenges of high-energy X-ray ptychography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hignette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarnias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ponchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (5), pp.1751-1762. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577519006301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanopositioning for the ESRF ID16A Nano-Imaging Beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.9 - 14. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08940886.2018.1506234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation X-Ray Fluorescence Nanoimaging Reveal the Intracellular Localization of Potent Anticancer Drug Osmocenyl-Tamoxifen Derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Fus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhi Shirley Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siden Top</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (S2), pp.350-351. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618014034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional view of structural changes caused by deactivation of fluid catalytic cracking catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ihli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R R Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Holler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guizar-Sicairos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-00789-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient concentration of high-energy x-rays for diffraction-limited imaging resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (5), pp.492-495. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.4.000492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and Mass Density of Aluminum Hydroxide Gel in Eco-Cements by Ptychographic X-ray Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles G de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Santacruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Trtik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.3044 - 3054. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inducing Stable alpha plus beta Microstructures during Selective Laser Melting of Ti-6Al-4V Using Intensified Intrinsic Heat Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Barriobero-Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Gussone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Haubrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Sandloebes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), 14 p. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma10030268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-dimensional structure of flexible resorcinol-formaldehyde aerogels investigated by means of holotomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tannert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Schwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameya Rege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Eggeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.391 - 399. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-017-4363-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microstructure on electrode operating mechanisms for mixed ionic electronic conductors: From synchrotron-based 3D reconstruction to electrochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lefebvre-Joud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 294, pp.90 - 107. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Density and Water Content of Saturated Never-Dried Calcium Silicate Hydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Trtik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Holler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Guizar-Sicairos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (13), pp.3779-3783. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la504478j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary signals in ptychography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Menzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33812-33821. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the 3 D Pore Structure and Individual Components of Preshaped Catalyst Bodies by X-Ray Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Holler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Haberthür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.413-416. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201402925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Intermolecular Interactions in the Kinesin Adaptor Complex Fasciculation and Elongation Protein Zeta 1/ Short Coiled-Coil Protein (FEZ1/SCOCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rodrigo Alborghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane da Silva Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlio César da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício Luís Sforça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Vargas Honorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e76602. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive study of dynamic curing effect on tablet coating structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tfayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81 (3), p. 657-665. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central domain deletions affect the SAXS solution structure and function of Yeast Hsp40 proteins Sis1 and Ydj1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos H.I. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Torriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6807-11-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hNek6 Interactome Reveals an Important Role for Its Short N-Terminal Domain and Colocalization with Proteins at the Centrosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Vaz Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carlos Ferreira Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Santana Bernachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Franco Paes Leme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (12), pp.6298 - 6316. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr100562w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution structure of the human signaling protein RACK1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaliandra Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6807-10-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-resolution structural studies of human Stanniocalcin-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel M Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth S Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Cl Torriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kobarg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.57. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6807-9-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphic Phases of Natural Fat from Cupuassu (&amp;lt;i&amp;gt;Theobroma grandiflorum&amp;lt;/i&amp;gt;) Beans: A WAXS/SAXS/DSC Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás S Plivelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria L Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirse Ruscheinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo G Kieckbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.5155 - 5163. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg901081j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling The Failure Modes Of Solid-State Batteries: An In-Situ Synchrotron X-ray Laminography Electro-Mechanical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tencogne-Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-molecule&amp;quot; based calcification in Nannoconus, an extinct group of planktonic algae approximately 150 million years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajkumar Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anico Kulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04724594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning and innovative experimental setup accelerate Ptychographic X-ray Computed Tomography for characterizing heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anico Kulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherence 2024: 11th International Workshop on Phase Retrieval and Coherent Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAX IV, Sweden, Jun 2024, Helsinborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of cementitious materials by X-ray ptychographic nanotomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Shirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeles G de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Karpov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCr General Assembly XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral X-ray ptychography for the investigation of technical catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Shoinkhorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCr General Assembly XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la microstructure des matériaux minéralogiques hétérogènes à la nano-échèlle par imagerie ptychographique aux rayons-X cohérents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy cryo x-ray nano-imaging at the ID16A beamline of ESRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pacureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Fus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, San Diego, CA, United States. pp.103890F, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2275739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical applications of X-ray nano-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pacureanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Applications of Synchrotron Radiation MASR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French CRG XAS beamlines Handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hester Blommaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Analyses par Spectroscopies, Tomographie et Emission de Rayons X - ASTER'X, Grenoble (France), France. 2025, pp.236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTER’X 2024: Tutorial PXCT data analysis: phase retrieval and tomographic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Ecole thématique ASTER’X 2024, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis with artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Ecole CohereX - Science with coherent X-rays at 3rd and 4th generation synchrotron sources, Cargèse (CNRS), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProSPyX: software for post-processing images of X-ray ptychography with spectral capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:99d6fd712a7014bd8072b3b04a9c22aa7c540197;origin=https://hal.archives-ouvertes.fr/hal-04783912;visit=swh:1:snp:3b0b344cc313fc5e4052ba9cd4e47fa637f7dce6;anchor=swh:1:rel:0d757baf9d3ed91d94559d57958b7a6942bbb960;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId264"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6519,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EBB58BD"/>
+    <w:nsid w:val="CF129014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6750,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julio-da-silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8035-0550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5240-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anico Kulow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752400016x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577524003229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neubauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sowoidnich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Valentini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schulbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106769" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monaco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Favre-Nicolin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Montinaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111834" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chushkin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zontone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Cherkas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252522006108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ihli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Bloch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Boecklein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Rzepka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Paganin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abbab9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn de Samber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vanden Berghe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Meul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bauters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seyrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519015510" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wakonig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Holler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Requena" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bugelnig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sket" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milenkovic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;dler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101133" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gussone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bugelnig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Barriobero-Vila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hecht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100767" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez del Rio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Celestre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Glass" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pirro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reyes Herrera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057751901213X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879698v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fraczkiewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bleuet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2019.2945089" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02010121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Fus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201812336" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Nolf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05957" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilloud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hignette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarnias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ponchut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519006301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Requena" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Haubrich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927619002654" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhi Shirley Lee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618014034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Villar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Andre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bohic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2018.1506234" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sandloebes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10030268" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cuesta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles G de la Torre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Santacruz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trtik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10048" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tannert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Schwan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameya Rege" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eggeler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4363-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ihli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R Jacob" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00789-w" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacureanu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morawe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000492" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurencin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cloetens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lefebvre-Joud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.07.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315490v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mader" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haberth&#252;r" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402925" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Menzel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033812" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la504478j" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751702v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodrigo Alborghetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane da Silva Furlan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar da Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Lu&#237;s Sfor&#231;a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vargas Honorato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076602" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gendre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Genty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Da Silva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boiret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.04.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751703v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Borges" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cyr" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.I. Ramos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Torriani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-11-40" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751739v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Vaz Meirelles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carlos Ferreira Lanza" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Santana Bernachi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Franco Paes Leme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr100562w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751735v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaliandra Gon&#231;alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Papa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bressan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-10-15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751719v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Trindade" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth S Navarro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cl Torriani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kobarg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-57" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751704v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s S Plivelic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Herrera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirse Ruscheinsky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo G Kieckbusch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg901081j" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299453v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aimar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Candela" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bode" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tencogne-Dejean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783959v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724594v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Chowdhury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1111" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kulow" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Shoinkhorova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428959v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Shirani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles G de La Torre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Karpov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751749v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275739" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286616v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. da Silva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073685v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arnaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783980v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783912v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:99d6fd712a7014bd8072b3b04a9c22aa7c540197;origin=https://hal.archives-ouvertes.fr/hal-04783912;visit=swh:1:snp:3b0b344cc313fc5e4052ba9cd4e47fa637f7dce6;anchor=swh:1:rel:0d757baf9d3ed91d94559d57958b7a6942bbb960;path=/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julio-da-silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8035-0550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=gDKoYJEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5240-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783881v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anico Kulow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752400016x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577524003229" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chushkin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zontone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Cherkas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252522006108" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neubauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sowoidnich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Valentini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schulbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106769" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monaco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar da Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Favre-Nicolin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Montinaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.111834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ihli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Bloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Boecklein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Rzepka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c01744" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wakonig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Holler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961416v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Paganin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abbab9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn de Samber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vanden Berghe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Meul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bauters" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seyrich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519015510" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Requena" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bugelnig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sket" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milenkovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;dler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101133" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gussone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bugelnig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Barriobero-Vila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hecht" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100767" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Requena" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Haubrich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927619002654" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pacureanu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Nolf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05957" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez del Rio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Celestre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Glass" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pirro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reyes Herrera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057751901213X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fraczkiewicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bleuet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2019.2945089" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02010121v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Fus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Lee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201812336" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612387v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilloud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hignette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarnias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ponchut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519006301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Villar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Andre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bohic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2018.1506234" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495614v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhi Shirley Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618014034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ihli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R Jacob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Holler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00789-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691891v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pacureanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morawe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000492" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cuesta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles G de la Torre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Santacruz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trtik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10048" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691875v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sandloebes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10030268" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tannert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Schwan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameya Rege" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Eggeler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4363-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751668v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurencin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cloetens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lefebvre-Joud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.07.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la504478j" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Menzel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033812" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315490v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mader" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haberth&#252;r" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402925" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751702v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodrigo Alborghetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane da Silva Furlan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar da Silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Lu&#237;s Sfor&#231;a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vargas Honorato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076602" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631586v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gendre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Genty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Da Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boiret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.04.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Borges" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cyr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H.I. Ramos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Torriani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-11-40" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751739v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Vaz Meirelles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carlos Ferreira Lanza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Santana Bernachi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Franco Paes Leme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr100562w" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751735v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaliandra Gon&#231;alves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Papa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bressan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-10-15" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Trindade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth S Navarro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cl Torriani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kobarg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-9-57" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751704v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s S Plivelic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Herrera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirse Ruscheinsky" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo G Kieckbusch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg901081j" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299453v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aimar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Candela" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bode" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tencogne-Dejean" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724594v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Chowdhury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1111" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Shirani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles G de La Torre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Karpov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kulow" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Shoinkhorova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587774v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751749v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275739" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286616v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. da Silva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073685v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arnaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783980v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783912v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:99d6fd712a7014bd8072b3b04a9c22aa7c540197;origin=https://hal.archives-ouvertes.fr/hal-04783912;visit=swh:1:snp:3b0b344cc313fc5e4052ba9cd4e47fa637f7dce6;anchor=swh:1:rel:0d757baf9d3ed91d94559d57958b7a6942bbb960;path=/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>