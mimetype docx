--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -2955,159 +2955,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Premat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Vincennes, 2018, Libre cours, 978-2-84292-853-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Non nova sed nove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Premat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quodlibert, 2018, Elements, 978-88-229-0194-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183355v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04183356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erase esta vez</w:t>
               </w:r>
@@ -3948,51 +3948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C061140"/>
+    <w:nsid w:val="7C34B6C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4179,51 +4179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julio-premat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3473-6214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261582v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Premat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32997/RVP-vol.17-num.1-2023-4166" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.12700" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.12020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.12140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.12743" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.9964" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19137/anclajes-2020-2421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.7907" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/tl6087-105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3772" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.2697" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.2269" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.1736" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.1157" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.710" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.797" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.239" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.230" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.11990" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Murphy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494230v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria LLOMBART HUESCA" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Petrich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263258v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julio-premat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3473-6214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261582v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Premat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32997/RVP-vol.17-num.1-2023-4166" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.12700" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.12020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.12140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.12743" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.9964" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19137/anclajes-2020-2421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.7907" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/tl6087-105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3772" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.2697" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.2269" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.1736" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.1157" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.710" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.797" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.239" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.230" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.11990" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Murphy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494230v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria LLOMBART HUESCA" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Petrich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263258v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>