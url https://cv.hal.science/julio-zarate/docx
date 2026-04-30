--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -400,412 +400,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ironía como instrumento de crítica social en Recursos humanos de Antonio Ortuño</w:t>
+                <w:t xml:space="preserve">Memoria y exilio: huellas de la guerra civil en La diáspora y Moronga de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Zárate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literatura: teoría, historia, crítica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Boletín Hispánico Helvético: Historia, teoría(s), prácticas culturales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37-38, pp.229-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642462v1</w:t>
+                <w:t xml:space="preserve">hal-04637681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memoria y exilio: huellas de la guerra civil en La diáspora y Moronga de</w:t>
+                <w:t xml:space="preserve">La ironía como instrumento de crítica social en Recursos humanos de Antonio Ortuño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Zárate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín Hispánico Helvético: Historia, teoría(s), prácticas culturales </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Literatura: teoría, historia, crítica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (1), pp.13-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/lthc.v23n1.86251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637681v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informar/representar la migración centroamericana: el papel del periodista en Caravana</w:t>
+                <w:t xml:space="preserve">CONTEXTO Y RECORRIDO MIGRATORIO DE EL SALVADOR A ESTADOS UNIDOS EN ODISEA DEL NORTE, DE MARIO BENCASTRO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Zárate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerika</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nueva revista del Pacífico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73, pp.23-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645433v1</w:t>
+                <w:t xml:space="preserve">hal-04778963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTEXTO Y RECORRIDO MIGRATORIO DE EL SALVADOR A ESTADOS UNIDOS EN ODISEA DEL NORTE, DE MARIO BENCASTRO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Zárate</w:t>
+                <w:t xml:space="preserve">El laberinto fúnebre de la frontera y la deshumanización del migrante en Las tierras arrasadas de Emiliano Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Calderón Le Joliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Zaráte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nueva revista del Pacífico</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Literatura y Lingüística</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.17-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29344/0717621X.41.2260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778963v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El laberinto fúnebre de la frontera y la deshumanización del migrante en Las tierras arrasadas de Emiliano Monge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julio Zaráte</w:t>
+                <w:t xml:space="preserve">Informar/representar la migración centroamericana: el papel del periodista en Caravana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Zárate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literatura y Lingüística</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41, pp.17-37. </w:t>
+              <w:t xml:space="preserve">Amerika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29344/0717621X.41.2260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/amerika.11436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649257v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crónica, ficción y testimonio: la migración centroamericana y su paso por México en Amarás a Dios sobre todas las cosas, de Alejandro Hernández</w:t>
               </w:r>
@@ -869,51 +869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA RIVE AFRICAINE, DE RODRIGO REY ROSA, UN REGARD ÉTRANGER SUR LES RAPPORTS CULTURELS ENRE L’EUROPE ET LE MAROC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Zaráte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Philology and Intercultural Communication / Revue de Philologie et de Communication Interculturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, II (2), pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1826,165 +1826,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La intertextualidad como doble y fuente de creación literaria: &amp;quot;Las ruinas circulares&amp;quot;, de Borges a Paz Soldán</w:t>
+                <w:t xml:space="preserve">México y la migración centroamericana: ironía y discurso de la frontera social en La fila india, de Antonio Ortuño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Zárate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deconstrucción del espacio literario en América Latina (1996-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9782813003409</w:t>
+              <w:t xml:space="preserve">Nuevas Narrativas Mexicanas 3. Escrituras en transformación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-84-9953-591-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778771v1</w:t>
+                <w:t xml:space="preserve">hal-04778751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">México y la migración centroamericana: ironía y discurso de la frontera social en La fila india, de Antonio Ortuño</w:t>
+                <w:t xml:space="preserve">La intertextualidad como doble y fuente de creación literaria: &amp;quot;Las ruinas circulares&amp;quot;, de Borges a Paz Soldán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Zárate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevas Narrativas Mexicanas 3. Escrituras en transformación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-84-9953-591-3</w:t>
+              <w:t xml:space="preserve">Deconstrucción del espacio literario en América Latina (1996-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782813003409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778751v1</w:t>
+                <w:t xml:space="preserve">hal-04778771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur une traversée migratoire, linguistique et esthétique : El viaje de los cantores, d’Hugo Salcedo</w:t>
               </w:r>
@@ -2225,51 +2225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Z&#225;rate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v3v" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.3506" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Zarate" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642462v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/lthc.v23n1.86251" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.11436" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Calder&#243;n Le Joliff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Zar&#225;te" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29344/0717621X.41.2260" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v23i1.45577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650746v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.12383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.2626" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6W5MP7TM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23538953CE.17.011.6905" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_ALHI.2015.v.44.50699" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chainais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04453178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Santini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Fisbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PULM.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Z&#225;rate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v3v" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.3506" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Zarate" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/lthc.v23n1.86251" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Calder&#243;n Le Joliff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Zar&#225;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29344/0717621X.41.2260" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.11436" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v23i1.45577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650746v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.12383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.2626" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6W5MP7TM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23538953CE.17.011.6905" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_ALHI.2015.v.44.50699" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chainais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04453178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Santini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Fisbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PULM.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>