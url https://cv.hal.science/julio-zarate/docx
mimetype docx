--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -400,412 +400,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memoria y exilio: huellas de la guerra civil en La diáspora y Moronga de</w:t>
+                <w:t xml:space="preserve">La ironía como instrumento de crítica social en Recursos humanos de Antonio Ortuño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Zárate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín Hispánico Helvético: Historia, teoría(s), prácticas culturales </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Literatura: teoría, historia, crítica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (1), pp.13-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/lthc.v23n1.86251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637681v1</w:t>
+                <w:t xml:space="preserve">hal-04642462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ironía como instrumento de crítica social en Recursos humanos de Antonio Ortuño</w:t>
+                <w:t xml:space="preserve">Memoria y exilio: huellas de la guerra civil en La diáspora y Moronga de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Zárate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literatura: teoría, historia, crítica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boletín Hispánico Helvético: Historia, teoría(s), prácticas culturales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37-38, pp.229-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15446/lthc.v23n1.86251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04642462v1</w:t>
+                <w:t xml:space="preserve">hal-04637681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTEXTO Y RECORRIDO MIGRATORIO DE EL SALVADOR A ESTADOS UNIDOS EN ODISEA DEL NORTE, DE MARIO BENCASTRO</w:t>
+                <w:t xml:space="preserve">Informar/representar la migración centroamericana: el papel del periodista en Caravana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Zárate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nueva revista del Pacífico</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amerika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amerika.11436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778963v1</w:t>
+                <w:t xml:space="preserve">hal-04645433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El laberinto fúnebre de la frontera y la deshumanización del migrante en Las tierras arrasadas de Emiliano Monge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julio Zaráte</w:t>
+                <w:t xml:space="preserve">CONTEXTO Y RECORRIDO MIGRATORIO DE EL SALVADOR A ESTADOS UNIDOS EN ODISEA DEL NORTE, DE MARIO BENCASTRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Zárate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literatura y Lingüística</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nueva revista del Pacífico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73, pp.23-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649257v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informar/representar la migración centroamericana: el papel del periodista en Caravana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Zárate</w:t>
+                <w:t xml:space="preserve">El laberinto fúnebre de la frontera y la deshumanización del migrante en Las tierras arrasadas de Emiliano Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Calderón Le Joliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Zaráte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, </w:t>
+              <w:t xml:space="preserve">Literatura y Lingüística</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.17-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/amerika.11436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29344/0717621X.41.2260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645433v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crónica, ficción y testimonio: la migración centroamericana y su paso por México en Amarás a Dios sobre todas las cosas, de Alejandro Hernández</w:t>
               </w:r>
@@ -863,174 +863,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA RIVE AFRICAINE, DE RODRIGO REY ROSA, UN REGARD ÉTRANGER SUR LES RAPPORTS CULTURELS ENRE L’EUROPE ET LE MAROC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Zaráte</w:t>
+                <w:t xml:space="preserve">Traduire le monologue, traduire l’intertexte. Notes sur Hablar solos et Parler seul d’Andrés Neuman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Zárate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Philology and Intercultural Communication / Revue de Philologie et de Communication Interculturelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série 2, pp.345-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hispanismes.12383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650746v1</w:t>
+                <w:t xml:space="preserve">hal-04650743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire le monologue, traduire l’intertexte. Notes sur Hablar solos et Parler seul d’Andrés Neuman</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Zárate</w:t>
+                <w:t xml:space="preserve">LA RIVE AFRICAINE, DE RODRIGO REY ROSA, UN REGARD ÉTRANGER SUR LES RAPPORTS CULTURELS ENRE L’EUROPE ET LE MAROC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Zaráte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HispanismeS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Philology and Intercultural Communication / Revue de Philologie et de Communication Interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, II (2), pp.41-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hispanismes.12383⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04650743v1</w:t>
+                <w:t xml:space="preserve">hal-04650746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerra por Juárez et Corazón de Kaláshnikov : discours et représentations de la violence et du narcotrafic à Ciudad Juárez</w:t>
               </w:r>
@@ -1826,165 +1826,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">México y la migración centroamericana: ironía y discurso de la frontera social en La fila india, de Antonio Ortuño</w:t>
+                <w:t xml:space="preserve">La intertextualidad como doble y fuente de creación literaria: &amp;quot;Las ruinas circulares&amp;quot;, de Borges a Paz Soldán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Zárate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevas Narrativas Mexicanas 3. Escrituras en transformación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-84-9953-591-3</w:t>
+              <w:t xml:space="preserve">Deconstrucción del espacio literario en América Latina (1996-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782813003409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778751v1</w:t>
+                <w:t xml:space="preserve">hal-04778771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La intertextualidad como doble y fuente de creación literaria: &amp;quot;Las ruinas circulares&amp;quot;, de Borges a Paz Soldán</w:t>
+                <w:t xml:space="preserve">México y la migración centroamericana: ironía y discurso de la frontera social en La fila india, de Antonio Ortuño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Zárate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deconstrucción del espacio literario en América Latina (1996-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9782813003409</w:t>
+              <w:t xml:space="preserve">Nuevas Narrativas Mexicanas 3. Escrituras en transformación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-84-9953-591-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778771v1</w:t>
+                <w:t xml:space="preserve">hal-04778751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur une traversée migratoire, linguistique et esthétique : El viaje de los cantores, d’Hugo Salcedo</w:t>
               </w:r>
@@ -2225,51 +2225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Z&#225;rate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v3v" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.3506" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Zarate" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/lthc.v23n1.86251" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Calder&#243;n Le Joliff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Zar&#225;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29344/0717621X.41.2260" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.11436" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v23i1.45577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650746v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.12383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.2626" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6W5MP7TM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23538953CE.17.011.6905" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_ALHI.2015.v.44.50699" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chainais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04453178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Santini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Fisbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PULM.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Z&#225;rate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v3v" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.3506" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Zarate" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642462v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/lthc.v23n1.86251" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.11436" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Calder&#243;n Le Joliff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Zar&#225;te" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29344/0717621X.41.2260" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v23i1.45577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.12383" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.2626" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6W5MP7TM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23538953CE.17.011.6905" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_ALHI.2015.v.44.50699" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chainais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04453178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Santini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Fisbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.PULM.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>