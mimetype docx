--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,234 +100,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment et pour qui cartographier l’îlot de chaleur urbain (ICU) ?</w:t>
+                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des résultats de modélisation du climat urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Crétat</w:t>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+                <w:t xml:space="preserve">Damien Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Martiny</w:t>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ThéMA, Feb 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853192v1</w:t>
+                <w:t xml:space="preserve">hal-03637154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des simulations du climat urbain avec SURFEX-TEB.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2022, Toulouse, France</w:t>
@@ -342,354 +342,354 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des résultats de modélisation du climat urbain</w:t>
+                <w:t xml:space="preserve">Étude des températures simulées avec Méso-NH : sensibilité à l’artificialisation des sols à Grenoble et Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Roy</w:t>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julita Dudek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ThéMA, Feb 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637154v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des températures simulées avec Méso-NH : sensibilité à l’artificialisation des sols à Grenoble et Lyon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comment et pour qui cartographier l’îlot de chaleur urbain (ICU) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lac</w:t>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853040v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Local Climate Zones face à la canicule de 2018 à Dijon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -731,90 +731,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Îlot de Chaleur Urbain et canicules : quelles relations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Rega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -856,77 +856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets thermiques des leviers d'action visant à réduire l'îlot de chaleur urbain : l'exemple de Dijon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -981,77 +981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land surface temperature in the urban area of Lyon metropolis: a comparative study of remote sensing data and Meso-NH model simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Urban Remote Sensing Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1108,90 +1108,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Urban Heat Island intensity higher during hot spells and heat waves (Dijon, France, 2014-2019)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Rega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1242,90 +1242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How relevant are local climate zones and urban climate zones for urban climate research? Dijon (France) as a case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Chateau-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1402,51 +1402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme M.W. Gippet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1536,553 +1536,553 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel GRASS dans QGIS</w:t>
+                <w:t xml:space="preserve">GRASS GIS software with QGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Baghdadi; Clément Mallet; Mehrez Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QGIS et outils génériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">QGIS and Generic Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ISTE; John Wiley and Sons, Inc. (Hoboken, NJ 07030, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 67-106, 2018, QGIS in Remote Sensing Set, 978-1-78630-187-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119457091.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918515v1</w:t>
+                <w:t xml:space="preserve">hal-01918524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRASS GIS software with QGIS</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Baghdadi; Clément Mallet; Mehrez Zribi. </w:t>
+                <w:t xml:space="preserve">Chapter 3. Characterizing Urban Morphology for Urban Climate Simulation Based on a GIS Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Baghdadi, C. Mallet &amp; M. Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QGIS and Generic Tools</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QGIS and Applications in Territorial Planning.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions - Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-92, 2018, Earth Systems-Environmental Sciences Series - QGIS in Remote Sensing Set, 9781786301895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119457121.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE; John Wiley and Sons, Inc. (Hoboken, NJ 07030, USA)</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01918524v1</w:t>
+                <w:t xml:space="preserve">hal-01690131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3. Characterizing Urban Morphology for Urban Climate Simulation Based on a GIS Approach.</w:t>
+                <w:t xml:space="preserve">Chapitre 3. Caractériser la morphologie urbaine via un SIG pour la simulation numérique du climat urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Baghdadi, C. Mallet &amp; M. Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QGIS and Applications in Territorial Planning.</w:t>
+              <w:t xml:space="preserve">QGIS et applications en aménagement du territoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-118, 2018, Collection Système Terre-Environnement - Série Utilisation de QGIS en télédétection, 978-1-78405-337-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions - Wiley</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01690131v1</w:t>
+                <w:t xml:space="preserve">hal-01689379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3. Caractériser la morphologie urbaine via un SIG pour la simulation numérique du climat urbain.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">N. Baghdadi, C. Mallet &amp; M. Zribi. </w:t>
+                <w:t xml:space="preserve">Logiciel GRASS dans QGIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Baghdadi; Clément Mallet; Mehrez Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QGIS et applications en aménagement du territoire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, </w:t>
+              <w:t xml:space="preserve">QGIS et outils génériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.75-118, 2018, Collection Système Terre-Environnement - Série Utilisation de QGIS en télédétection, 978-1-78405-337-6</w:t>
+              <w:t xml:space="preserve">, p. 77-118, 2018, QGIS et outils génériques (Série Utilisation de QGIS en télédétection volume 1), 978-1-78405-335-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689379v1</w:t>
+                <w:t xml:space="preserve">hal-01918515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2237,51 +2237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Diallo-Dudek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585069v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M.W. Gippet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0576-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1299" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/qgis-et-applications-en-amenagement-du-territoire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Diallo-Dudek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585069v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M.W. Gippet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0576-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1299" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/qgis-et-applications-en-amenagement-du-territoire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>