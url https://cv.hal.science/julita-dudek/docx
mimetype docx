--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -66,1025 +66,1159 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des résultats de modélisation du climat urbain</w:t>
+                <w:t xml:space="preserve">Cartographier la végétation et les Local Climate Zone dans six agglomérations de Bourgogne-Franche-Comté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
+                <w:t xml:space="preserve">Thibaut Vairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Roy</w:t>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julita Dudek</w:t>
+                <w:t xml:space="preserve">Thomas Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Table ronde 'Changement climatique : les territoires acteurs des trajectoires d’adaptation et de transition écologique'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France. pp.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/climat/202320002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637154v1</w:t>
+                <w:t xml:space="preserve">hal-04273339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des simulations du climat urbain avec SURFEX-TEB.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des températures simulées avec Méso-NH : sensibilité à l’artificialisation des sols à Grenoble et Lyon.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des résultats de modélisation du climat urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Masson</w:t>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">Damien Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Comby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Lac</w:t>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ThéMA, Feb 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853040v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment et pour qui cartographier l’îlot de chaleur urbain (ICU) ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Étude des températures simulées avec Méso-NH : sensibilité à l’artificialisation des sols à Grenoble et Lyon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Crétat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Martiny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Pergaud</w:t>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853192v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Local Climate Zones face à la canicule de 2018 à Dijon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comment et pour qui cartographier l’îlot de chaleur urbain (ICU) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Justin Emery</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pillot</w:t>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessalonique, Greece. pp.253-258</w:t>
+              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189432v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Îlot de Chaleur Urbain et canicules : quelles relations ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les Local Climate Zones face à la canicule de 2018 à Dijon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Rega</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nice, France. pp.213-218</w:t>
+              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Thessalonique, Greece. pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859192v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des effets thermiques des leviers d'action visant à réduire l'îlot de chaleur urbain : l'exemple de Dijon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Îlot de Chaleur Urbain et canicules : quelles relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mario Rega</w:t>
+                <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Sfax, Tunisie. pp.167-172</w:t>
+              <w:t xml:space="preserve">31ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nice, France. pp.213-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585069v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Évaluation des effets thermiques des leviers d'action visant à réduire l'îlot de chaleur urbain : l'exemple de Dijon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Sfax, Tunisie. pp.167-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Land surface temperature in the urban area of Lyon metropolis: a comparative study of remote sensing data and Meso-NH model simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Urban Remote Sensing Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1094,431 +1228,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Urban Heat Island intensity higher during hot spells and heat waves (Dijon, France, 2014-2019)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Rega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35, pp.100747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How relevant are local climate zones and urban climate zones for urban climate research? Dijon (France) as a case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Chateau-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26, pp.258-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I’m not like everybody else: urbanization factors shaping spatial distribution of native and invasive ants are species-specific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme M.W. Gippet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20, pp.157-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11252-016-0576-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1528,569 +1662,569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRASS GIS software with QGIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 3. Characterizing Urban Morphology for Urban Climate Simulation Based on a GIS Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lacaze</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Baghdadi; Clément Mallet; Mehrez Zribi. </w:t>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Baghdadi, C. Mallet &amp; M. Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QGIS and Generic Tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119457091.ch3⟩</w:t>
+              <w:t xml:space="preserve">QGIS and Applications in Territorial Planning.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions - Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-92, 2018, Earth Systems-Environmental Sciences Series - QGIS in Remote Sensing Set, 9781786301895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119457121.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918524v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3. Characterizing Urban Morphology for Urban Climate Simulation Based on a GIS Approach.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">N. Baghdadi, C. Mallet &amp; M. Zribi. </w:t>
+                <w:t xml:space="preserve">GRASS GIS software with QGIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Baghdadi; Clément Mallet; Mehrez Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QGIS and Applications in Territorial Planning.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119457121.ch3⟩</w:t>
+              <w:t xml:space="preserve">QGIS and Generic Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE; John Wiley and Sons, Inc. (Hoboken, NJ 07030, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 67-106, 2018, QGIS in Remote Sensing Set, 978-1-78630-187-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119457091.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690131v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Caractériser la morphologie urbaine via un SIG pour la simulation numérique du climat urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Baghdadi, C. Mallet &amp; M. Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS et applications en aménagement du territoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-118, 2018, Collection Système Terre-Environnement - Série Utilisation de QGIS en télédétection, 978-1-78405-337-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel GRASS dans QGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Baghdadi; Clément Mallet; Mehrez Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS et outils génériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 77-118, 2018, QGIS et outils génériques (Série Utilisation de QGIS en télédétection volume 1), 978-1-78405-335-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2237,51 +2371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Diallo-Dudek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585069v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M.W. Gippet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0576-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1299" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/qgis-et-applications-en-amenagement-du-territoire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Diallo-Dudek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vairet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637154v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100747" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M.W. Gippet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0576-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1299" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/qgis-et-applications-en-amenagement-du-territoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>