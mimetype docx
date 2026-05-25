--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -66,2165 +66,2835 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier la végétation et les Local Climate Zone dans six agglomérations de Bourgogne-Franche-Comté.</w:t>
+                <w:t xml:space="preserve">Impact of topography and land cover on air temperature space-time variability in an urban environment with contrasted topography (Dijon, France, 2014–2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Vairet</w:t>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thevenin</w:t>
+                <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Martiny</w:t>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde 'Changement climatique : les territoires acteurs des trajectoires d’adaptation et de transition écologique'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France. pp.2, </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (3), pp.1941-1958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/climat/202320002⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00704-023-04742-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273339v1</w:t>
+                <w:t xml:space="preserve">hal-04294020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des simulations du climat urbain avec SURFEX-TEB.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How local climate zones influence urban air temperature: measurements by bicycle in Dijon, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.101017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2021.101017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853481v1</w:t>
+                <w:t xml:space="preserve">hal-03428304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des résultats de modélisation du climat urbain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Roy</w:t>
+                <w:t xml:space="preserve">Indoor temperature variability in the Sahel: a pilot study in Ouagadougou, Burkina Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Martial Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julita Dudek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+                <w:t xml:space="preserve">Yacouba Compaoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Dianou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03637154v1</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (3-4), pp.1403-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-021-03800-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des températures simulées avec Méso-NH : sensibilité à l’artificialisation des sols à Grenoble et Lyon.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">Is Urban Heat Island intensity higher during hot spells and heat waves (Dijon, France, 2014-2019)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Comby</w:t>
+                <w:t xml:space="preserve">Mario Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lac</w:t>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03853040v1</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.100747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment et pour qui cartographier l’îlot de chaleur urbain (ICU) ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How relevant are local climate zones and urban climate zones for urban climate research? Dijon (France) as a case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Martiny</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Julita Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Chateau-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03853192v1</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.258-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Local Climate Zones face à la canicule de 2018 à Dijon.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pillot</w:t>
+                <w:t xml:space="preserve">I’m not like everybody else: urbanization factors shaping spatial distribution of native and invasive ants are species-specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme M.W. Gippet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...286 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.157-169. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-01265439v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-016-0576-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Urban Heat Island intensity higher during hot spells and heat waves (Dijon, France, 2014-2019)?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cartographier la végétation et les Local Climate Zone dans six agglomérations de Bourgogne-Franche-Comté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+                <w:t xml:space="preserve">Thomas Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03058359v1</w:t>
+              <w:t xml:space="preserve">Table ronde 'Changement climatique : les territoires acteurs des trajectoires d’adaptation et de transition écologique'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France. pp.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/climat/202320002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How relevant are local climate zones and urban climate zones for urban climate research? Dijon (France) as a case study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact de la topographie et de la circulation atmosphérique sur l’îlot de chaleur urbain en situation de canicule (Dijon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carmela Chateau-Smith</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Poupelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01918945v1</w:t>
+              <w:t xml:space="preserve">Table ronde 'Changement climatique : les territoires acteurs des trajectoires d'adaptation et de transition écologique'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/climat/202320010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I’m not like everybody else: urbanization factors shaping spatial distribution of native and invasive ants are species-specific</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quality of Air Module for Environmental Learning Engineering and Observation Network (QameleON-Dijon) : un réseau dense de mesures de la qualité de l’air à Dijon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeline Dumet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Canovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01468153v1</w:t>
+              <w:t xml:space="preserve">Table ronde 'Changement climatique : les territoires acteurs des trajectoires d’adaptation et de transition écologique'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/climat/202320004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des simulations du climat urbain avec SURFEX-TEB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts d’une meilleure description de la végétation urbaine sur des résultats de modélisation du climat urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Poupelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ThéMA, Feb 2022, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des températures simulées avec Méso-NH : sensibilité à l’artificialisation des sols à Grenoble et Lyon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment et pour qui cartographier l’îlot de chaleur urbain (ICU) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Local Climate Zones face à la canicule de 2018 à Dijon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Thessalonique, Greece. pp.253-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Îlot de Chaleur Urbain et canicules : quelles relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nice, France. pp.213-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des effets thermiques des leviers d'action visant à réduire l'îlot de chaleur urbain : l'exemple de Dijon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Sfax, Tunisie. pp.167-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land surface temperature in the urban area of Lyon metropolis: a comparative study of remote sensing data and Meso-NH model simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Urban Remote Sensing Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. Characterizing Urban Morphology for Urban Climate Simulation Based on a GIS Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Baghdadi, C. Mallet &amp; M. Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS and Applications in Territorial Planning.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions - Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-92, 2018, Earth Systems-Environmental Sciences Series - QGIS in Remote Sensing Set, 9781786301895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119457121.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRASS GIS software with QGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Baghdadi; Clément Mallet; Mehrez Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS and Generic Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE; John Wiley and Sons, Inc. (Hoboken, NJ 07030, USA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 67-106, 2018, QGIS in Remote Sensing Set, 978-1-78630-187-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119457091.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Caractériser la morphologie urbaine via un SIG pour la simulation numérique du climat urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Baghdadi, C. Mallet &amp; M. Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS et applications en aménagement du territoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-118, 2018, Collection Système Terre-Environnement - Série Utilisation de QGIS en télédétection, 978-1-78405-337-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel GRASS dans QGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julita Diallo-Dudek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Baghdadi; Clément Mallet; Mehrez Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS et outils génériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 77-118, 2018, QGIS et outils génériques (Série Utilisation de QGIS en télédétection volume 1), 978-1-78405-335-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2371,51 +3041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Diallo-Dudek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vairet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637154v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100747" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M.W. Gippet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0576-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1299" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/qgis-et-applications-en-amenagement-du-territoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-023-04742-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2021.101017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martial Bai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Compaor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Dianou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-021-03800-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100747" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M.W. Gippet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Diallo-Dudek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0576-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vairet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poupelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04273372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Canovas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Poupelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03853192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859192v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Picard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/qgis-et-applications-en-amenagement-du-territoire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>