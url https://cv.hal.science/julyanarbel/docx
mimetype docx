--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julyan Arbel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous pouvez trouver en suivant les liens:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ma page personnelle: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.julyanarbel.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- mon CV en </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et en </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Neural Networks for Tiny Machine Learning: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3798276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sub-Gaussian variance proxy for truncated Gaussian and exponential random variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 228, pp.110555. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2025.110555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species sensitivity distribution revisited: a Bayesian nonparametric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jrsssc/qlag007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Concentration Results for Approximate Bayesian Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-BA1520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a local $\hat R$ to improve MCMC convergence diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.1433-1458. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/23-BA1399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Pre-Activations in Neural Networks: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933169v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixture of experts for inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-60. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10485252.2024.2426091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015203v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian mixture models (in)consistency for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (4), pp.1619-1660. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Primer on Bayesian Neural Networks: Review and Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fortuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage for Extreme Partial Least-Squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.181. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-024-10490-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251783v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Discovery from Time Series with Hybrids of Constraint-Based and Noise-Based Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparameterization of extreme value framework for improved Bayesian workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 187, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2023.107807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806159v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate expectile-based distribution: properties, Bayesian inference, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Usseglio-Carleve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.146-170. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2022.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayes in action in deep learning and dictionary learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Phuong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Naulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.90-107. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202374090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary statistics and discrepancy measures for ABC via surrogate posteriors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Tin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (85), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-022-10155-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139256v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and correcting for misspecifications in GWAS summary statistics and polygenic scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Aschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni Vilhjálmsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics and Genomics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.100136. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xhgg.2022.100136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirichlet process mixtures under affine transformations of the data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Corradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.577-601. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00180-020-01013-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inverse regression for vascular magnetic resonance fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (7), pp.1827-1837. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2021.3066781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314026v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating predictive probabilities of Gibbs-type priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Favaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sankhya A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.496-519. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13171-019-00187-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of the paper &amp;quot;Rank-Normalization, Folding, and Localization: An Improved $\widehat R$ for Assessing Convergence of MCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.711--712. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-ba1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNPdensity: Bayesian nonparametric mixture modelling in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lijoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis E. Nieto‐Barajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (3), pp.542-564. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/anzs.12342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering species with residual covariance matrix in Joint Species Distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.601384:1-11. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.601384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interpretations of joint modelling in community ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (5), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2021.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Bayesian computation via the energy statistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.131683-131698. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2020.3009878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDpred2: better, faster, stronger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni J Vilhjálmsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (22-23), pp.5424-5431. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa1029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On strict sub-Gaussianity, optimal proxy variance and symmetry for bounded random variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien T Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.39-55. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2019018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hurwitz zeta function with an application to the exponential-beta distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inequalities and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.89:1-8. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13660-020-02357-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric priors for hidden Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1015-1035. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-020-09935-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163046v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Weibull distributions: generalizing sub-Gaussian and sub-Exponential properties to heavier-tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.e318:1-8. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sta4.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic approximations to the Pitman-Yor process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.753-771. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-BA1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence properties and Bayesian inference for asymmetric multivariate copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Crispino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.104530:1-20. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963975v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple proof of Pitman-Yor's Chinese restaurant process from its stick-breaking representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependence Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/demo-2019-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric inference for discovery probabilities: credible intervals and large sample asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Favaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yee Whye Teh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.839-858. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5705/ss.202015.0250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moment-matching Ferguson & Klass algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9676-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sub-Gaussianity of the Beta and Dirichlet distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (paper no. 54), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-ECP92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux d'immigration : réconciliation de deux sources par une approche bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Costemalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.121-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux d’immigration : réconciliation de deux sources par une approche bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Costemalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.121-149. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric dependent model for partially replicated data: the influence of fuel spills on species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie L. Mengersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.1496-1516. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/16-AOAS944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Bayesian inference with hazard mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lijoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.359--372. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Bayesian nonparametric model to derive toxicity estimates based on the response of Antarctic microbial communities to fuel-contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine K King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristrom Winsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie L. Mengersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of Sequential quasi Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (3), pp.559-560. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssb.12104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimal adaptive estimation using a sieve prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sjos.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic Regret for Unconstrained Submodular Maximization Stochastic Bandit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT 2025 - 36th International Conference on Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Milan, Italy. pp.1-25, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2410.08578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based inference of yeast centromeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelle Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Conference on Neural Information Processing Systems Workshop : The 3rd Workshop on Imageomics: Discovering Biological Knowledge from Images Using AI.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Copenhagen, Denmark. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2509.00200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error analysis of a compositional score-based algorithm for simulation-based inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Victorino Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Principles of Generative Modeling at EurIPS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Bayesian nonparametric ideas in (Bayesian) deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2025 - International Conference of Royal Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and challenges in Bayesian deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS 2025 - 56es Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian deep learning: Overview and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNP 14 - 14th International Conference on Bayesian Nonparametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Los Angeles (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering inconsistency for Pitman--Yor mixture models with a prior on the precision but fixed discount parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AABI 2023 - 5th Symposium on Advances in Approximate Bayesian Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparameterization of extreme value framework for improved Bayesian workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2023 - 13th International Conference on Extreme Value Analysis, Probabilistic and Statistical Models and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized partial least squares for extreme values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2023 - 16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imposing Gaussian Pre-Activations in a Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2022 - 53es Journées de Statistique de la Société Française de Statistiques (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MCMC convergence diagnostic with a local version of R-hat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2022 - 15th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixtures inconsistency for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53es journées de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consistency of Bayesian nonparametric mixtures for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2022 - World Meeting International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a local R-hat to improve MCMC convergence diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Forecasting Innovation Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixture of experts for high-dimensional inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNP13 - 13th International Conference on Bayesian Nonparametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of expert posterior surrogates for approximate Bayesian computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS 2022 - 53èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local version of R-hat for MCMC convergence diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS 2022 - 53èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Framework for Poisson Process Characterization of Extremes with Objective Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2021 - World Meeting of the International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence between Bayesian neural network units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDL 2021 - Workshop. Bayesian Deep Learning NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montreal, Canada. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2111.14397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for Poisson process characterization of extremes with uninformative prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2021 - 14th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MCMC convergence diagnostic with a local version of R-hat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Leachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAS 2021 - Journées Modélisation Aléatoire et Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reparameterisations of the Poisson Process Model for Extremes in a Bayesian Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2021 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice / Virtual, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural network unit priors and generalized Weibull-tail property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACML 2021 - 13th Asian Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Unknown Region. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2110.02885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the clusters' prior distribution in Bayesian nonparametric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deslandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AABI 2020 - 3rd Symposium on Advances in Approximate Bayesian Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian block-diagonal graphical models via the Fiedler prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Beraha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS - 52 Journées de Statistique de la Société Francaise de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Bayesian computation with surrogate posteriors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2021 - World Meeting of the International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Weibull-tail distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2021 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary-based Learning in MR Fingerprinting: Statistical Learning versus Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Delphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020 - International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Sidney, Australia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de paramètres IRM en grande dimension via une régression inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2020 - 4e congrés de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Priors in Bayesian Neural Networks at the Unit Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Verbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - 36th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.6458-6467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRI characterization of brain abnormalities in de novo Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venice, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence properties and Bayesian inference for asymmetric multivariate copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Crispino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2019 - 12th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary learning via regression: vascular MRI application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIV 2019 - 3e Congrès National d’Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Priors for Hidden Markov Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Journées de la Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saclay, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric Bayesian priors for hidden Markov random fields: application to image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNPSI 2018 : Workshop on Bayesian non parametrics for signal and image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural networks become heavier-tailed with depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some distributional properties of Bayesian neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bayesian nonparametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Nonparametric Approach to Ecological Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPGD 2018 - Workshop on Statistical Methods for Post Genomic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural network priors at the level of units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AABI 2018 - 1st Symposium on Advances in Approximate Bayesian Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric Bayesian priors for hidden Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM 2018 - Joint Statistical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary-Free MR Fingerprinting Parameter Estimation Via Inverse Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Bayesian nonparametric statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Statistique au sommet de Rochebrune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Megève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixture models and clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 'New challenges in statistics for social sciences'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating predictive probabilities of Gibbs-type priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM - 10th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles d'astrostatistique &amp;quot; Statistics for Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraix-Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIES 2017 - 5ème Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Statistics for Astrophysics: Bayesian methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilités de découverte d'espèces: Bayes à la rescousse de Good & Turing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques d'Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating predictive probabilities of Gibbs-type priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Modern Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric inference for discovery probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YES VIII Workshop on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Quasi Monte Carlo for Dirichlet Process Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Salomond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS - Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncation error of a superposed gamma process in a decreasing order representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On diversity under a Bayesian nonparametric dependent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie L. Mengersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVII Meeting of the Italian Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Statistical Society, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian mixture models (in)consistency for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Bayesian nonparametrics (BNP) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Puerto Varas, Chile. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Version of R to Improve MCMC Convergence Diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAYSM 2022 - Bayesian Young Statisticians Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Version of R-hat to Improve MCMC Convergence Diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2022 - World Meeting of the International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MCMC convergence diagnostic: a local version of R-hat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BayesComp-ISBA workshop: Measuring the quality of MCMC output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Priors for Graph Structured Data: Application to Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayes Comp 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Gainesville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Mixtures Why and How?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSS 2018 - 2nd Italian-French Statistics Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATASAFE: understanding Data Accidents for TrAffic SAFEty Acknowledgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Malkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Delle Monache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian learning theory for complex data modelling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Priors for Hidden Markov Random Fields: Application to Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSS 2018 - 2nd Italian-French Statistics Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta and Dirichlet sub-Gaussianity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian learning theory for complex data modelling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese restaurant process from stick-breaking for Pitman-Yor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian learning theory for complex data modelling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural network priors at the level of units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics in the Big Data Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Quasi Monte Carlo for Dirichlet Process Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Salomond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNP 2017 - 11th Conference on Bayesian NonParametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised classification in high dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraix-Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Week of Astronomy and Space Science (EWASS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie K. Mengersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earl Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Alston-Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Fruhwirth-Schnatter; Gilles Celeux; Christian P. Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of mixture analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2019, 9781498763813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Milky Way's Globulars: a Bayesian Nonparametric Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics for Astrophysics: Bayesian Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.113-137, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian nonparametric approach to ecological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argiento, R.; Lanzarone, E.; Antoniano Villalobos, I.; Mattei, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 194, , pp.151--159, 2017, Bayesian Statistics in Action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncation error of a superposed gamma process in a decreasing order representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argiento, R.; Lanzarone, E.; Antoniano Villalobos, I.; Mattei, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 194, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer; Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11--19, 2017, Bayesian Statistics in Action, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54084-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Survival Model based on Moment Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lijoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Frühwirth-Schnatter, Angela Bitto, Gregor Kastner, Alexandra Posekany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics from Methods to Models and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126, , pp.3-14, 2015, Springer Proceedings in Mathematics &amp; Statistics, 978-3-319-16238-6. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16238-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for modal estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Variational Annealing for Multimodal Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Möllenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Emtiyaz Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875210v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sub-Gaussian variance proxy for 3-mass distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Atouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient and Optimal Covariance-Adaptive Algorithms for Combinatorial Semi-Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrids of Constraint-based and Noise-based Algorithms for Causal Discovery from Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles K. Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Posteriors through PAC-Bayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent factor models: a tool for dimension reduction in joint species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributed comment on Article by Hahn, Murray, and Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Rahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural networks increasingly sparsify their units with depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Article by Wade and Ghahramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Corradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Lewandowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Bayesian nonparametric statistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris Dauphine - Paris IX, 2013. English. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA090066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01067718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Statistical Learning and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Methodology [stat.ME]. Université grenoble Alpes, CNRS, Institut des Géosciences et de l'Environnement, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02429156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julyan Arbel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous pouvez trouver en suivant les liens:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ma page personnelle: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.julyanarbel.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- mon CV en </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et en </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Neural Networks for Tiny Machine Learning: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3798276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sub-Gaussian variance proxy for truncated Gaussian and exponential random variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 228, pp.110555. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2025.110555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species sensitivity distribution revisited: a Bayesian nonparametric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jrsssc/qlag007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Pre-Activations in Neural Networks: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933169v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Concentration Results for Approximate Bayesian Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-BA1520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a local $\hat R$ to improve MCMC convergence diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.1433-1458. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/23-BA1399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage for Extreme Partial Least-Squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.181. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-024-10490-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251783v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Primer on Bayesian Neural Networks: Review and Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fortuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Discovery from Time Series with Hybrids of Constraint-Based and Noise-Based Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixture of experts for inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-60. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10485252.2024.2426091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015203v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian mixture models (in)consistency for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (4), pp.1619-1660. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparameterization of extreme value framework for improved Bayesian workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 187, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2023.107807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806159v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate expectile-based distribution: properties, Bayesian inference, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Usseglio-Carleve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.146-170. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2022.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayes in action in deep learning and dictionary learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Phuong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Naulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.90-107. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202374090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary statistics and discrepancy measures for ABC via surrogate posteriors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Tin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (85), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-022-10155-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139256v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and correcting for misspecifications in GWAS summary statistics and polygenic scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Aschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni Vilhjálmsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics and Genomics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.100136. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xhgg.2022.100136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirichlet process mixtures under affine transformations of the data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Corradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.577-601. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00180-020-01013-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inverse regression for vascular magnetic resonance fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (7), pp.1827-1837. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2021.3066781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314026v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating predictive probabilities of Gibbs-type priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Favaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sankhya A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.496-519. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13171-019-00187-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of the paper &amp;quot;Rank-Normalization, Folding, and Localization: An Improved $\widehat R$ for Assessing Convergence of MCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.711--712. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-ba1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNPdensity: Bayesian nonparametric mixture modelling in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lijoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis E. Nieto‐Barajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (3), pp.542-564. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/anzs.12342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interpretations of joint modelling in community ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (5), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2021.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering species with residual covariance matrix in Joint Species Distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.601384:1-11. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.601384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On strict sub-Gaussianity, optimal proxy variance and symmetry for bounded random variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien T Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.39-55. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2019018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hurwitz zeta function with an application to the exponential-beta distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inequalities and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.89:1-8. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13660-020-02357-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric priors for hidden Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1015-1035. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-020-09935-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163046v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Weibull distributions: generalizing sub-Gaussian and sub-Exponential properties to heavier-tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.e318:1-8. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sta4.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Bayesian computation via the energy statistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.131683-131698. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2020.3009878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDpred2: better, faster, stronger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni J Vilhjálmsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (22-23), pp.5424-5431. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa1029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence properties and Bayesian inference for asymmetric multivariate copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Crispino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.104530:1-20. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963975v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple proof of Pitman-Yor's Chinese restaurant process from its stick-breaking representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependence Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/demo-2019-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic approximations to the Pitman-Yor process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.753-771. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-BA1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric inference for discovery probabilities: credible intervals and large sample asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Favaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yee Whye Teh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.839-858. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5705/ss.202015.0250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moment-matching Ferguson & Klass algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9676-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sub-Gaussianity of the Beta and Dirichlet distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (paper no. 54), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-ECP92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux d’immigration : réconciliation de deux sources par une approche bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Costemalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.121-149. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Bayesian inference with hazard mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lijoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.359--372. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric dependent model for partially replicated data: the influence of fuel spills on species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie L. Mengersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.1496-1516. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/16-AOAS944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux d'immigration : réconciliation de deux sources par une approche bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Costemalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.121-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of Sequential quasi Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (3), pp.559-560. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssb.12104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Bayesian nonparametric model to derive toxicity estimates based on the response of Antarctic microbial communities to fuel-contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine K King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristrom Winsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie L. Mengersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimal adaptive estimation using a sieve prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sjos.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based inference of yeast centromeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelle Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Conference on Neural Information Processing Systems Workshop : The 3rd Workshop on Imageomics: Discovering Biological Knowledge from Images Using AI.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Copenhagen, Denmark. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2509.00200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error analysis of a compositional score-based algorithm for simulation-based inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Victorino Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Principles of Generative Modeling at EurIPS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Bayesian nonparametric ideas in (Bayesian) deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2025 - International Conference of Royal Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and challenges in Bayesian deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS 2025 - 56es Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian deep learning: Overview and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNP 14 - 14th International Conference on Bayesian Nonparametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Los Angeles (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic Regret for Unconstrained Submodular Maximization Stochastic Bandit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT 2025 - 36th International Conference on Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Milan, Italy. pp.1-25, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2410.08578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering inconsistency for Pitman--Yor mixture models with a prior on the precision but fixed discount parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AABI 2023 - 5th Symposium on Advances in Approximate Bayesian Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparameterization of extreme value framework for improved Bayesian workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2023 - 13th International Conference on Extreme Value Analysis, Probabilistic and Statistical Models and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized partial least squares for extreme values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2023 - 16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consistency of Bayesian nonparametric mixtures for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2022 - World Meeting International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a local R-hat to improve MCMC convergence diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Forecasting Innovation Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixture of experts for high-dimensional inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNP13 - 13th International Conference on Bayesian Nonparametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local version of R-hat for MCMC convergence diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS 2022 - 53èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of expert posterior surrogates for approximate Bayesian computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS 2022 - 53èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imposing Gaussian Pre-Activations in a Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2022 - 53es Journées de Statistique de la Société Française de Statistiques (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixtures inconsistency for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53es journées de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MCMC convergence diagnostic with a local version of R-hat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2022 - 15th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the clusters' prior distribution in Bayesian nonparametric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deslandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AABI 2020 - 3rd Symposium on Advances in Approximate Bayesian Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reparameterisations of the Poisson Process Model for Extremes in a Bayesian Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2021 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice / Virtual, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural network unit priors and generalized Weibull-tail property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACML 2021 - 13th Asian Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Unknown Region. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2110.02885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence between Bayesian neural network units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDL 2021 - Workshop. Bayesian Deep Learning NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montreal, Canada. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2111.14397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for Poisson process characterization of extremes with uninformative prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2021 - 14th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MCMC convergence diagnostic with a local version of R-hat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Leachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAS 2021 - Journées Modélisation Aléatoire et Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian block-diagonal graphical models via the Fiedler prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Beraha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS - 52 Journées de Statistique de la Société Francaise de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Bayesian computation with surrogate posteriors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2021 - World Meeting of the International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Weibull-tail distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2021 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Framework for Poisson Process Characterization of Extremes with Objective Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2021 - World Meeting of the International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary-based Learning in MR Fingerprinting: Statistical Learning versus Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Delphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020 - International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Sidney, Australia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de paramètres IRM en grande dimension via une régression inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2020 - 4e congrés de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Priors in Bayesian Neural Networks at the Unit Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Verbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - 36th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.6458-6467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRI characterization of brain abnormalities in de novo Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venice, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence properties and Bayesian inference for asymmetric multivariate copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Crispino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2019 - 12th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary learning via regression: vascular MRI application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIV 2019 - 3e Congrès National d’Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Nonparametric Approach to Ecological Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPGD 2018 - Workshop on Statistical Methods for Post Genomic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural networks become heavier-tailed with depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Priors for Hidden Markov Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Journées de la Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saclay, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric Bayesian priors for hidden Markov random fields: application to image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNPSI 2018 : Workshop on Bayesian non parametrics for signal and image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some distributional properties of Bayesian neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bayesian nonparametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural network priors at the level of units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AABI 2018 - 1st Symposium on Advances in Approximate Bayesian Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary-Free MR Fingerprinting Parameter Estimation Via Inverse Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric Bayesian priors for hidden Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM 2018 - Joint Statistical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Bayesian nonparametric statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Statistique au sommet de Rochebrune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Megève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Statistics for Astrophysics: Bayesian methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles d'astrostatistique &amp;quot; Statistics for Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraix-Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIES 2017 - 5ème Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating predictive probabilities of Gibbs-type priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM - 10th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilités de découverte d'espèces: Bayes à la rescousse de Good & Turing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques d'Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating predictive probabilities of Gibbs-type priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Modern Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric inference for discovery probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YES VIII Workshop on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixture models and clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 'New challenges in statistics for social sciences'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncation error of a superposed gamma process in a decreasing order representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Quasi Monte Carlo for Dirichlet Process Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Salomond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS - Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On diversity under a Bayesian nonparametric dependent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie L. Mengersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVII Meeting of the Italian Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Statistical Society, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Version of R to Improve MCMC Convergence Diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAYSM 2022 - Bayesian Young Statisticians Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Version of R-hat to Improve MCMC Convergence Diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2022 - World Meeting of the International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian mixture models (in)consistency for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Bayesian nonparametrics (BNP) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Puerto Varas, Chile. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MCMC convergence diagnostic: a local version of R-hat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BayesComp-ISBA workshop: Measuring the quality of MCMC output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Priors for Graph Structured Data: Application to Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayes Comp 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Gainesville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATASAFE: understanding Data Accidents for TrAffic SAFEty Acknowledgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Malkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Delle Monache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian learning theory for complex data modelling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Priors for Hidden Markov Random Fields: Application to Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSS 2018 - 2nd Italian-French Statistics Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta and Dirichlet sub-Gaussianity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian learning theory for complex data modelling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural network priors at the level of units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics in the Big Data Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese restaurant process from stick-breaking for Pitman-Yor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian learning theory for complex data modelling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Mixtures Why and How?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSS 2018 - 2nd Italian-French Statistics Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Quasi Monte Carlo for Dirichlet Process Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Salomond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNP 2017 - 11th Conference on Bayesian NonParametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised classification in high dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraix-Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Week of Astronomy and Space Science (EWASS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie K. Mengersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earl Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Alston-Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Fruhwirth-Schnatter; Gilles Celeux; Christian P. Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of mixture analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2019, 9781498763813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Milky Way's Globulars: a Bayesian Nonparametric Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics for Astrophysics: Bayesian Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.113-137, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian nonparametric approach to ecological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argiento, R.; Lanzarone, E.; Antoniano Villalobos, I.; Mattei, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 194, , pp.151--159, 2017, Bayesian Statistics in Action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncation error of a superposed gamma process in a decreasing order representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argiento, R.; Lanzarone, E.; Antoniano Villalobos, I.; Mattei, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 194, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer; Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11--19, 2017, Bayesian Statistics in Action, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54084-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Survival Model based on Moment Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lijoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Frühwirth-Schnatter, Angela Bitto, Gregor Kastner, Alexandra Posekany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics from Methods to Models and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126, , pp.3-14, 2015, Springer Proceedings in Mathematics &amp; Statistics, 978-3-319-16238-6. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16238-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for modal estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Variational Annealing for Multimodal Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Möllenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Emtiyaz Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875210v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sub-Gaussian variance proxy for 3-mass distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Atouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient and Optimal Covariance-Adaptive Algorithms for Combinatorial Semi-Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrids of Constraint-based and Noise-based Algorithms for Causal Discovery from Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles K. Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Posteriors through PAC-Bayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent factor models: a tool for dimension reduction in joint species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributed comment on Article by Hahn, Murray, and Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Rahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural networks increasingly sparsify their units with depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Article by Wade and Ghahramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Corradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Lewandowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Bayesian nonparametric statistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris Dauphine - Paris IX, 2013. English. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA090066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01067718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Statistical Learning and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Methodology [stat.ME]. Université grenoble Alpes, CNRS, Institut des Géosciences et de l'Environnement, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02429156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.julyanarbel.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.dropboxusercontent.com/u/1391912/webpage/CV_Arbel_EN.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.dropboxusercontent.com/u/1391912/webpage/CV_Arbel_FR.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296440v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri L&#234;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3798276" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503494v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barreto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2025.110555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Alamichel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pr&#252;nster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlag007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987197v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trungtin Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-BA1520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03600407v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-BA1399" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933169v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015203v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Duy Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2024.2426091" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866434v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bystrova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12739" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04900923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pitas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Vladimirova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortuin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251783v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lorenzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10490-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Assaad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806159v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428827v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Usseglio-Carleve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2022.12.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Elvira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Naulet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202374090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139256v5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tin Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-022-10155-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Priv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Aschard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xhgg.2022.100136" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950652v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Corradin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Nipoti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-020-01013-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314026v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3066781" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Favaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-019-00187-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03222934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ba1221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lijoi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Nieto&#8208;Barajas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12342" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.601384" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien D Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3009878" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien T Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13660-020-02357-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163046v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09935-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02545121v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sta4.318" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo de Blasi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-BA1127" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963975v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crispino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2019.06.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950653v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lawless" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2019-0003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee Whye Teh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202015.0250" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9676-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-ECP92" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05516336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Costemalle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10676" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOAS944" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.12.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203289v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine K King" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristrom Winsley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1493" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970234v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12104" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gayraud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sjos.12002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729023v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zhou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rahier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2410.08578" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Touron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2509.00200" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433494v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Touron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victorino Cardoso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy-Lebrun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350491v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910658v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03449211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.14397" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501794v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337454v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Leachouri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03264261v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2110.02885" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Beraha" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264446v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delphin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mesejo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970682v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mu&#241;oz Ram&#237;rez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759544" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413948v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941638v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950667v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950669v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950659v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950668v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583854v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667760v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667788v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667765v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667794v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405568v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Salomond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765339v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765331v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03372736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950664v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950663v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malkova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950666v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950665v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950662v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950660v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667781v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569733v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie K. Mengersen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Duncan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Alston-Knox" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole White" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Mixture-Analysis/Fruhwirth-Schnatter-Celeux-Robert/p/book/9781498763813" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405593v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405580v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nips.cc/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54084-9_2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203321v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16238-6_1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878086v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Le Minh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875210v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#246;llenhoff" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Emtiyaz Khan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Atouani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470568v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Zenati" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500481v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles K. Assaad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791457v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149452v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950657v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950655v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lewandowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067718v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA090066" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02429156v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.julyanarbel.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.dropboxusercontent.com/u/1391912/webpage/CV_Arbel_EN.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.dropboxusercontent.com/u/1391912/webpage/CV_Arbel_FR.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296440v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri L&#234;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3798276" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503494v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barreto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2025.110555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Alamichel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pr&#252;nster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlag007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933169v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987197v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trungtin Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-BA1520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03600407v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-BA1399" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251783v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lorenzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10490-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04900923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pitas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Vladimirova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortuin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bystrova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Assaad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015203v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Duy Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2024.2426091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866434v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12739" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806159v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428827v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Usseglio-Carleve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2022.12.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Elvira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Naulet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202374090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139256v5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tin Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-022-10155-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Priv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Aschard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xhgg.2022.100136" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950652v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Corradin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Nipoti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-020-01013-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314026v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3066781" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Favaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-019-00187-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03222934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ba1221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lijoi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Nieto&#8208;Barajas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12342" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.01.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151472v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.601384" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien T Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400451v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13660-020-02357-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163046v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Lu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09935-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02545121v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sta4.318" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien D Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3009878" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963975v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crispino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2019.06.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lawless" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2019-0003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo de Blasi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-BA1127" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee Whye Teh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202015.0250" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9676-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-ECP92" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Costemalle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10676" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.12.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203345v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOAS944" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05516336v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970234v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12104" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine K King" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristrom Winsley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1493" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gayraud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sjos.12002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Touron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2509.00200" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433494v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Touron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victorino Cardoso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729023v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zhou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rahier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2410.08578" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy-Lebrun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350491v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853790v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151483v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03264261v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2110.02885" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03449211v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.14397" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337454v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Leachouri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Beraha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347871v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delphin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mesejo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970682v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mu&#241;oz Ram&#237;rez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759544" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413948v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950658v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950659v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941630v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941679v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950668v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583854v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667794v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667804v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405568v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Salomond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765339v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765331v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866441v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03372736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malkova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950666v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950665v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950660v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950662v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667781v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569733v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie K. Mengersen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Duncan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Alston-Knox" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole White" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Mixture-Analysis/Fruhwirth-Schnatter-Celeux-Robert/p/book/9781498763813" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405593v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405580v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nips.cc/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54084-9_2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203321v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16238-6_1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878086v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Le Minh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875210v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#246;llenhoff" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Emtiyaz Khan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Atouani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470568v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Zenati" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500481v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles K. Assaad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791457v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149452v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950657v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950655v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lewandowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067718v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA090066" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02429156v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>