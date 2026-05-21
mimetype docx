--- v1 (2026-04-15)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julyan Arbel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous pouvez trouver en suivant les liens:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ma page personnelle: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.julyanarbel.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- mon CV en </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et en </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Neural Networks for Tiny Machine Learning: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3798276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sub-Gaussian variance proxy for truncated Gaussian and exponential random variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 228, pp.110555. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2025.110555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species sensitivity distribution revisited: a Bayesian nonparametric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jrsssc/qlag007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Pre-Activations in Neural Networks: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933169v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Concentration Results for Approximate Bayesian Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-BA1520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a local $\hat R$ to improve MCMC convergence diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.1433-1458. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/23-BA1399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage for Extreme Partial Least-Squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.181. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-024-10490-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251783v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Primer on Bayesian Neural Networks: Review and Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fortuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Discovery from Time Series with Hybrids of Constraint-Based and Noise-Based Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixture of experts for inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-60. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10485252.2024.2426091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015203v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian mixture models (in)consistency for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (4), pp.1619-1660. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparameterization of extreme value framework for improved Bayesian workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 187, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2023.107807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806159v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate expectile-based distribution: properties, Bayesian inference, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Usseglio-Carleve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.146-170. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2022.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayes in action in deep learning and dictionary learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Phuong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Naulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.90-107. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202374090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary statistics and discrepancy measures for ABC via surrogate posteriors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Tin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (85), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-022-10155-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139256v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and correcting for misspecifications in GWAS summary statistics and polygenic scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Aschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni Vilhjálmsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics and Genomics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.100136. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xhgg.2022.100136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirichlet process mixtures under affine transformations of the data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Corradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.577-601. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00180-020-01013-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inverse regression for vascular magnetic resonance fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (7), pp.1827-1837. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2021.3066781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314026v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating predictive probabilities of Gibbs-type priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Favaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sankhya A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.496-519. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13171-019-00187-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of the paper &amp;quot;Rank-Normalization, Folding, and Localization: An Improved $\widehat R$ for Assessing Convergence of MCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.711--712. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-ba1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNPdensity: Bayesian nonparametric mixture modelling in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lijoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis E. Nieto‐Barajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (3), pp.542-564. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/anzs.12342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interpretations of joint modelling in community ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (5), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2021.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering species with residual covariance matrix in Joint Species Distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.601384:1-11. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.601384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On strict sub-Gaussianity, optimal proxy variance and symmetry for bounded random variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien T Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.39-55. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2019018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hurwitz zeta function with an application to the exponential-beta distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inequalities and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.89:1-8. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13660-020-02357-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric priors for hidden Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1015-1035. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-020-09935-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163046v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Weibull distributions: generalizing sub-Gaussian and sub-Exponential properties to heavier-tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.e318:1-8. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sta4.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Bayesian computation via the energy statistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.131683-131698. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2020.3009878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDpred2: better, faster, stronger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni J Vilhjálmsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (22-23), pp.5424-5431. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa1029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence properties and Bayesian inference for asymmetric multivariate copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Crispino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.104530:1-20. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963975v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple proof of Pitman-Yor's Chinese restaurant process from its stick-breaking representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependence Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/demo-2019-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic approximations to the Pitman-Yor process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.753-771. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-BA1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric inference for discovery probabilities: credible intervals and large sample asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Favaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yee Whye Teh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.839-858. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5705/ss.202015.0250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moment-matching Ferguson & Klass algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9676-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sub-Gaussianity of the Beta and Dirichlet distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (paper no. 54), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-ECP92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux d’immigration : réconciliation de deux sources par une approche bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Costemalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.121-149. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Bayesian inference with hazard mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lijoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.359--372. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric dependent model for partially replicated data: the influence of fuel spills on species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie L. Mengersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.1496-1516. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/16-AOAS944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux d'immigration : réconciliation de deux sources par une approche bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Costemalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.121-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of Sequential quasi Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (3), pp.559-560. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssb.12104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Bayesian nonparametric model to derive toxicity estimates based on the response of Antarctic microbial communities to fuel-contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine K King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristrom Winsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie L. Mengersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimal adaptive estimation using a sieve prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sjos.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based inference of yeast centromeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelle Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Conference on Neural Information Processing Systems Workshop : The 3rd Workshop on Imageomics: Discovering Biological Knowledge from Images Using AI.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Copenhagen, Denmark. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2509.00200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error analysis of a compositional score-based algorithm for simulation-based inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Victorino Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Principles of Generative Modeling at EurIPS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Bayesian nonparametric ideas in (Bayesian) deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2025 - International Conference of Royal Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and challenges in Bayesian deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS 2025 - 56es Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian deep learning: Overview and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNP 14 - 14th International Conference on Bayesian Nonparametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Los Angeles (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic Regret for Unconstrained Submodular Maximization Stochastic Bandit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT 2025 - 36th International Conference on Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Milan, Italy. pp.1-25, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2410.08578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering inconsistency for Pitman--Yor mixture models with a prior on the precision but fixed discount parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AABI 2023 - 5th Symposium on Advances in Approximate Bayesian Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparameterization of extreme value framework for improved Bayesian workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2023 - 13th International Conference on Extreme Value Analysis, Probabilistic and Statistical Models and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized partial least squares for extreme values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2023 - 16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consistency of Bayesian nonparametric mixtures for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2022 - World Meeting International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a local R-hat to improve MCMC convergence diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Forecasting Innovation Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixture of experts for high-dimensional inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNP13 - 13th International Conference on Bayesian Nonparametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local version of R-hat for MCMC convergence diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS 2022 - 53èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of expert posterior surrogates for approximate Bayesian computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS 2022 - 53èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imposing Gaussian Pre-Activations in a Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2022 - 53es Journées de Statistique de la Société Française de Statistiques (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixtures inconsistency for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53es journées de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MCMC convergence diagnostic with a local version of R-hat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2022 - 15th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the clusters' prior distribution in Bayesian nonparametric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deslandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AABI 2020 - 3rd Symposium on Advances in Approximate Bayesian Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reparameterisations of the Poisson Process Model for Extremes in a Bayesian Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2021 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice / Virtual, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural network unit priors and generalized Weibull-tail property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACML 2021 - 13th Asian Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Unknown Region. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2110.02885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence between Bayesian neural network units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDL 2021 - Workshop. Bayesian Deep Learning NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montreal, Canada. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2111.14397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for Poisson process characterization of extremes with uninformative prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2021 - 14th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MCMC convergence diagnostic with a local version of R-hat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Leachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAS 2021 - Journées Modélisation Aléatoire et Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian block-diagonal graphical models via the Fiedler prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Beraha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS - 52 Journées de Statistique de la Société Francaise de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Bayesian computation with surrogate posteriors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2021 - World Meeting of the International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Weibull-tail distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2021 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Framework for Poisson Process Characterization of Extremes with Objective Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2021 - World Meeting of the International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary-based Learning in MR Fingerprinting: Statistical Learning versus Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Delphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020 - International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Sidney, Australia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de paramètres IRM en grande dimension via une régression inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2020 - 4e congrés de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Priors in Bayesian Neural Networks at the Unit Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Verbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - 36th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.6458-6467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRI characterization of brain abnormalities in de novo Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venice, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence properties and Bayesian inference for asymmetric multivariate copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Crispino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2019 - 12th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary learning via regression: vascular MRI application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIV 2019 - 3e Congrès National d’Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Nonparametric Approach to Ecological Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPGD 2018 - Workshop on Statistical Methods for Post Genomic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural networks become heavier-tailed with depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Priors for Hidden Markov Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Journées de la Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saclay, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric Bayesian priors for hidden Markov random fields: application to image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNPSI 2018 : Workshop on Bayesian non parametrics for signal and image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some distributional properties of Bayesian neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bayesian nonparametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural network priors at the level of units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AABI 2018 - 1st Symposium on Advances in Approximate Bayesian Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary-Free MR Fingerprinting Parameter Estimation Via Inverse Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric Bayesian priors for hidden Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM 2018 - Joint Statistical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Bayesian nonparametric statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Statistique au sommet de Rochebrune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Megève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Statistics for Astrophysics: Bayesian methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles d'astrostatistique &amp;quot; Statistics for Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraix-Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIES 2017 - 5ème Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating predictive probabilities of Gibbs-type priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM - 10th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilités de découverte d'espèces: Bayes à la rescousse de Good & Turing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques d'Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating predictive probabilities of Gibbs-type priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Modern Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric inference for discovery probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YES VIII Workshop on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixture models and clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 'New challenges in statistics for social sciences'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncation error of a superposed gamma process in a decreasing order representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Quasi Monte Carlo for Dirichlet Process Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Salomond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS - Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On diversity under a Bayesian nonparametric dependent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie L. Mengersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVII Meeting of the Italian Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Statistical Society, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Version of R to Improve MCMC Convergence Diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAYSM 2022 - Bayesian Young Statisticians Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Version of R-hat to Improve MCMC Convergence Diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2022 - World Meeting of the International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian mixture models (in)consistency for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Bayesian nonparametrics (BNP) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Puerto Varas, Chile. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MCMC convergence diagnostic: a local version of R-hat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BayesComp-ISBA workshop: Measuring the quality of MCMC output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Priors for Graph Structured Data: Application to Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayes Comp 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Gainesville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATASAFE: understanding Data Accidents for TrAffic SAFEty Acknowledgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Malkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Delle Monache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian learning theory for complex data modelling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Priors for Hidden Markov Random Fields: Application to Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSS 2018 - 2nd Italian-French Statistics Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta and Dirichlet sub-Gaussianity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian learning theory for complex data modelling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural network priors at the level of units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics in the Big Data Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese restaurant process from stick-breaking for Pitman-Yor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian learning theory for complex data modelling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Mixtures Why and How?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSS 2018 - 2nd Italian-French Statistics Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Quasi Monte Carlo for Dirichlet Process Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Salomond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNP 2017 - 11th Conference on Bayesian NonParametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised classification in high dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraix-Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Week of Astronomy and Space Science (EWASS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie K. Mengersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earl Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Alston-Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Fruhwirth-Schnatter; Gilles Celeux; Christian P. Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of mixture analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2019, 9781498763813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Milky Way's Globulars: a Bayesian Nonparametric Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics for Astrophysics: Bayesian Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.113-137, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian nonparametric approach to ecological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argiento, R.; Lanzarone, E.; Antoniano Villalobos, I.; Mattei, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 194, , pp.151--159, 2017, Bayesian Statistics in Action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncation error of a superposed gamma process in a decreasing order representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argiento, R.; Lanzarone, E.; Antoniano Villalobos, I.; Mattei, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 194, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer; Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11--19, 2017, Bayesian Statistics in Action, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54084-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Survival Model based on Moment Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lijoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Frühwirth-Schnatter, Angela Bitto, Gregor Kastner, Alexandra Posekany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics from Methods to Models and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126, , pp.3-14, 2015, Springer Proceedings in Mathematics &amp; Statistics, 978-3-319-16238-6. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16238-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for modal estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Variational Annealing for Multimodal Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Möllenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Emtiyaz Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875210v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sub-Gaussian variance proxy for 3-mass distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Atouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient and Optimal Covariance-Adaptive Algorithms for Combinatorial Semi-Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrids of Constraint-based and Noise-based Algorithms for Causal Discovery from Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles K. Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Posteriors through PAC-Bayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent factor models: a tool for dimension reduction in joint species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributed comment on Article by Hahn, Murray, and Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Rahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural networks increasingly sparsify their units with depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Article by Wade and Ghahramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Corradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Lewandowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Bayesian nonparametric statistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris Dauphine - Paris IX, 2013. English. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA090066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01067718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Statistical Learning and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Methodology [stat.ME]. Université grenoble Alpes, CNRS, Institut des Géosciences et de l'Environnement, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02429156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julyan Arbel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous pouvez trouver en suivant les liens:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ma page personnelle: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.julyanarbel.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- mon CV en </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et en </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Neural Networks for Tiny Machine Learning: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (4), pp.1-41. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3798276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sub-Gaussian variance proxy for truncated Gaussian and exponential random variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 228, pp.110555. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2025.110555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species sensitivity distribution revisited: a Bayesian nonparametric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jrsssc/qlag007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Pre-Activations in Neural Networks: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933169v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Concentration Results for Approximate Bayesian Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-BA1520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a local $\hat R$ to improve MCMC convergence diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.1433-1458. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/23-BA1399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage for Extreme Partial Least-Squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.181. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-024-10490-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251783v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Primer on Bayesian Neural Networks: Review and Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fortuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Discovery from Time Series with Hybrids of Constraint-Based and Noise-Based Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixture of experts for inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-60. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10485252.2024.2426091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015203v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian mixture models (in)consistency for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (4), pp.1619-1660. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjos.12739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparameterization of extreme value framework for improved Bayesian workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 187, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2023.107807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806159v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate expectile-based distribution: properties, Bayesian inference, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Usseglio-Carleve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.146-170. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2022.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayes in action in deep learning and dictionary learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Phuong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Herzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Naulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.90-107. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202374090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary statistics and discrepancy measures for ABC via surrogate posteriors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Tin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (85), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-022-10155-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139256v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and correcting for misspecifications in GWAS summary statistics and polygenic scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Aschard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni Vilhjálmsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics and Genomics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.100136. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xhgg.2022.100136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirichlet process mixtures under affine transformations of the data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Corradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.577-601. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00180-020-01013-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inverse regression for vascular magnetic resonance fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (7), pp.1827-1837. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2021.3066781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314026v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating predictive probabilities of Gibbs-type priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Favaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sankhya A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.496-519. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13171-019-00187-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of the paper &amp;quot;Rank-Normalization, Folding, and Localization: An Improved $\widehat R$ for Assessing Convergence of MCMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.711--712. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-ba1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNPdensity: Bayesian nonparametric mixture modelling in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lijoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis E. Nieto‐Barajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (3), pp.542-564. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/anzs.12342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interpretations of joint modelling in community ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (5), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2021.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering species with residual covariance matrix in Joint Species Distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.601384:1-11. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.601384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On strict sub-Gaussianity, optimal proxy variance and symmetry for bounded random variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien T Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.39-55. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps/2019018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hurwitz zeta function with an application to the exponential-beta distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inequalities and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.89:1-8. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13660-020-02357-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric priors for hidden Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1015-1035. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-020-09935-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163046v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Weibull distributions: generalizing sub-Gaussian and sub-Exponential properties to heavier-tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.e318:1-8. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sta4.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Bayesian computation via the energy statistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.131683-131698. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2020.3009878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDpred2: better, faster, stronger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Privé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni J Vilhjálmsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (22-23), pp.5424-5431. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa1029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence properties and Bayesian inference for asymmetric multivariate copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Crispino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.104530:1-20. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963975v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple proof of Pitman-Yor's Chinese restaurant process from its stick-breaking representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependence Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/demo-2019-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic approximations to the Pitman-Yor process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.753-771. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-BA1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric inference for discovery probabilities: credible intervals and large sample asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Favaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yee Whye Teh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.839-858. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5705/ss.202015.0250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moment-matching Ferguson & Klass algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9676-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sub-Gaussianity of the Beta and Dirichlet distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (paper no. 54), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-ECP92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux d’immigration : réconciliation de deux sources par une approche bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Costemalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.121-149. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2016.10676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Bayesian inference with hazard mixture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lijoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.359--372. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric dependent model for partially replicated data: the influence of fuel spills on species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie L. Mengersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.1496-1516. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/16-AOAS944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux d'immigration : réconciliation de deux sources par une approche bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Costemalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 483-484-485, pp.121-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion of Sequential quasi Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (3), pp.559-560. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssb.12104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Bayesian nonparametric model to derive toxicity estimates based on the response of Antarctic microbial communities to fuel-contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine K King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristrom Winsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie L. Mengersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimal adaptive estimation using a sieve prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sjos.12002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based inference of yeast centromeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelle Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Conference on Neural Information Processing Systems Workshop : The 3rd Workshop on Imageomics: Discovering Biological Knowledge from Images Using AI.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Copenhagen, Denmark. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2509.00200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error analysis of a compositional score-based algorithm for simulation-based inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Victorino Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Principles of Generative Modeling at EurIPS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Bayesian nonparametric ideas in (Bayesian) deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2025 - International Conference of Royal Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and challenges in Bayesian deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS 2025 - 56es Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian deep learning: Overview and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNP 14 - 14th International Conference on Bayesian Nonparametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Los Angeles (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic Regret for Unconstrained Submodular Maximization Stochastic Bandit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALT 2025 - 36th International Conference on Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Milan, Italy. pp.1-25, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2410.08578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering inconsistency for Pitman--Yor mixture models with a prior on the precision but fixed discount parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AABI 2023 - 5th Symposium on Advances in Approximate Bayesian Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparameterization of extreme value framework for improved Bayesian workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2023 - 13th International Conference on Extreme Value Analysis, Probabilistic and Statistical Models and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized partial least squares for extreme values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2023 - 16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consistency of Bayesian nonparametric mixtures for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2022 - World Meeting International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a local R-hat to improve MCMC convergence diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Forecasting Innovation Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixture of experts for high-dimensional inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNP13 - 13th International Conference on Bayesian Nonparametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local version of R-hat for MCMC convergence diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS 2022 - 53èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of expert posterior surrogates for approximate Bayesian computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS 2022 - 53èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imposing Gaussian Pre-Activations in a Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wolinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2022 - 53es Journées de Statistique de la Société Française de Statistiques (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixtures inconsistency for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53es journées de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MCMC convergence diagnostic with a local version of R-hat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2022 - 15th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence between Bayesian neural network units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDL 2021 - Workshop. Bayesian Deep Learning NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montreal, Canada. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2111.14397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the clusters' prior distribution in Bayesian nonparametric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deslandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AABI 2020 - 3rd Symposium on Advances in Approximate Bayesian Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Reparameterisations of the Poisson Process Model for Extremes in a Bayesian Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2021 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice / Virtual, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural network unit priors and generalized Weibull-tail property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACML 2021 - 13th Asian Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Unknown Region. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2110.02885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for Poisson process characterization of extremes with uninformative prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2021 - 14th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MCMC convergence diagnostic with a local version of R-hat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Leachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAS 2021 - Journées Modélisation Aléatoire et Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian block-diagonal graphical models via the Fiedler prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Beraha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS - 52 Journées de Statistique de la Société Francaise de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Bayesian computation with surrogate posteriors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trungtin Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2021 - World Meeting of the International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Weibull-tail distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2021 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Framework for Poisson Process Characterization of Extremes with Objective Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2021 - World Meeting of the International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary-based Learning in MR Fingerprinting: Statistical Learning versus Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Delphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020 - International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Sidney, Australia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de paramètres IRM en grande dimension via une régression inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2020 - 4e congrés de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Priors in Bayesian Neural Networks at the Unit Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Verbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - 36th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.6458-6467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRI characterization of brain abnormalities in de novo Parkinsonian patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Muñoz Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venice, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence properties and Bayesian inference for asymmetric multivariate copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Crispino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2019 - 12th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary learning via regression: vascular MRI application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIV 2019 - 3e Congrès National d’Imagerie du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Priors for Hidden Markov Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e Journées de la Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saclay, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric Bayesian priors for hidden Markov random fields: application to image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNPSI 2018 : Workshop on Bayesian non parametrics for signal and image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Nonparametric Approach to Ecological Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPGD 2018 - Workshop on Statistical Methods for Post Genomic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural networks become heavier-tailed with depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some distributional properties of Bayesian neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bayesian nonparametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural network priors at the level of units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AABI 2018 - 1st Symposium on Advances in Approximate Bayesian Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric Bayesian priors for hidden Markov random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM 2018 - Joint Statistical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary-Free MR Fingerprinting Parameter Estimation Via Inverse Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Bayesian nonparametric statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Statistique au sommet de Rochebrune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Megève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles d'astrostatistique &amp;quot; Statistics for Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraix-Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIES 2017 - 5ème Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Statistics for Astrophysics: Bayesian methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating predictive probabilities of Gibbs-type priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM - 10th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilités de découverte d'espèces: Bayes à la rescousse de Good & Turing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques d'Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating predictive probabilities of Gibbs-type priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Modern Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric inference for discovery probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YES VIII Workshop on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian nonparametric mixture models and clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 'New challenges in statistics for social sciences'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncation error of a superposed gamma process in a decreasing order representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Quasi Monte Carlo for Dirichlet Process Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Salomond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS - Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On diversity under a Bayesian nonparametric dependent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie L. Mengersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVII Meeting of the Italian Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Statistical Society, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Version of R to Improve MCMC Convergence Diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAYSM 2022 - Bayesian Young Statisticians Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Version of R-hat to Improve MCMC Convergence Diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA 2022 - World Meeting of the International Society for Bayesian Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montréal, Canada. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian mixture models (in)consistency for the number of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Bayesian nonparametrics (BNP) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Puerto Varas, Chile. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MCMC convergence diagnostic: a local version of R-hat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BayesComp-ISBA workshop: Measuring the quality of MCMC output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Priors for Graph Structured Data: Application to Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayes Comp 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Gainesville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATASAFE: understanding Data Accidents for TrAffic SAFEty Acknowledgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Malkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Delle Monache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian learning theory for complex data modelling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta and Dirichlet sub-Gaussianity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian learning theory for complex data modelling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Priors for Hidden Markov Random Fields: Application to Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSS 2018 - 2nd Italian-French Statistics Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese restaurant process from stick-breaking for Pitman-Yor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian learning theory for complex data modelling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural network priors at the level of units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics in the Big Data Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Nonparametric Mixtures Why and How?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSS 2018 - 2nd Italian-French Statistics Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Quasi Monte Carlo for Dirichlet Process Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Salomond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNP 2017 - 11th Conference on Bayesian NonParametrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised classification in high dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraix-Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Week of Astronomy and Space Science (EWASS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie K. Mengersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earl Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair Alston-Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Fruhwirth-Schnatter; Gilles Celeux; Christian P. Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of mixture analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2019, 9781498763813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Milky Way's Globulars: a Bayesian Nonparametric Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics for Astrophysics: Bayesian Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.113-137, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian nonparametric approach to ecological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argiento, R.; Lanzarone, E.; Antoniano Villalobos, I.; Mattei, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 194, , pp.151--159, 2017, Bayesian Statistics in Action</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncation error of a superposed gamma process in a decreasing order representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Prünster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argiento, R.; Lanzarone, E.; Antoniano Villalobos, I.; Mattei, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 194, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer; Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11--19, 2017, Bayesian Statistics in Action, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54084-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Survival Model based on Moment Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lijoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Nipoti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Frühwirth-Schnatter, Angela Bitto, Gregor Kastner, Alexandra Posekany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Statistics from Methods to Models and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126, , pp.3-14, 2015, Springer Proceedings in Mathematics &amp; Statistics, 978-3-319-16238-6. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16238-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for modal estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Duy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Variational Annealing for Multimodal Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâm Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Möllenhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Emtiyaz Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875210v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sub-Gaussian variance proxy for 3-mass distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Atouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient and Optimal Covariance-Adaptive Algorithms for Combinatorial Semi-Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrids of Constraint-based and Noise-based Algorithms for Causal Discovery from Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles K. Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Posteriors through PAC-Bayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent factor models: a tool for dimension reduction in joint species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributed comment on Article by Hahn, Murray, and Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Bystrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Rahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian neural networks increasingly sparsify their units with depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Vladimirova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mesejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Article by Wade and Ghahramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Corradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Lewandowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Bayesian nonparametric statistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris Dauphine - Paris IX, 2013. English. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013PA090066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01067718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Statistical Learning and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julyan Arbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Methodology [stat.ME]. Université grenoble Alpes, CNRS, Institut des Géosciences et de l'Environnement, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02429156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.julyanarbel.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.dropboxusercontent.com/u/1391912/webpage/CV_Arbel_EN.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.dropboxusercontent.com/u/1391912/webpage/CV_Arbel_FR.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296440v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri L&#234;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3798276" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503494v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barreto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2025.110555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Alamichel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pr&#252;nster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlag007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933169v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987197v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trungtin Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-BA1520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03600407v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-BA1399" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251783v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lorenzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10490-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04900923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pitas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Vladimirova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortuin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bystrova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Assaad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015203v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Duy Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2024.2426091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866434v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12739" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806159v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428827v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Usseglio-Carleve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2022.12.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Elvira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Naulet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202374090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139256v5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tin Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-022-10155-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Priv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Aschard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xhgg.2022.100136" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950652v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Corradin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Nipoti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-020-01013-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314026v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3066781" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Favaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-019-00187-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03222934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ba1221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lijoi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Nieto&#8208;Barajas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12342" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.01.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151472v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.601384" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien T Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400451v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13660-020-02357-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163046v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Lu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09935-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02545121v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sta4.318" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien D Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3009878" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963975v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crispino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2019.06.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lawless" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2019-0003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo de Blasi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-BA1127" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee Whye Teh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202015.0250" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9676-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-ECP92" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Costemalle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10676" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.12.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203345v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOAS944" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05516336v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970234v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12104" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine K King" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristrom Winsley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1493" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gayraud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sjos.12002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Touron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2509.00200" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433494v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Touron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victorino Cardoso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729023v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zhou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rahier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2410.08578" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy-Lebrun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350491v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853790v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151483v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03264261v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2110.02885" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03449211v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.14397" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337454v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Leachouri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Beraha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347871v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delphin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mesejo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970682v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mu&#241;oz Ram&#237;rez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759544" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413948v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950658v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950659v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941630v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941679v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950668v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583854v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667794v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667804v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405568v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Salomond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765339v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765331v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866441v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03372736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malkova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950666v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950665v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950660v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950662v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667781v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569733v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie K. Mengersen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Duncan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Alston-Knox" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole White" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Mixture-Analysis/Fruhwirth-Schnatter-Celeux-Robert/p/book/9781498763813" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405593v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405580v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nips.cc/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54084-9_2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203321v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16238-6_1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878086v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Le Minh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875210v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#246;llenhoff" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Emtiyaz Khan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Atouani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470568v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Zenati" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500481v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles K. Assaad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791457v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149452v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950657v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950655v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lewandowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067718v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA090066" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02429156v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.julyanarbel.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.dropboxusercontent.com/u/1391912/webpage/CV_Arbel_EN.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.dropboxusercontent.com/u/1391912/webpage/CV_Arbel_FR.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296440v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri L&#234;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3798276" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503494v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barreto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2025.110555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Alamichel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pr&#252;nster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlag007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933169v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987197v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trungtin Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-BA1520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03600407v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-BA1399" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251783v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lorenzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10490-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04900923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pitas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Vladimirova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortuin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bystrova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Assaad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015203v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Duy Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2024.2426091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866434v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12739" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806159v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428827v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Usseglio-Carleve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2022.12.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Elvira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Naulet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202374090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139256v5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tin Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-022-10155-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Priv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Aschard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xhgg.2022.100136" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950652v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Corradin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Nipoti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-020-01013-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314026v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L. Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3066781" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Favaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-019-00187-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03222934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ba1221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lijoi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Nieto&#8208;Barajas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12342" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.01.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151472v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.601384" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien T Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400451v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13660-020-02357-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163046v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Lu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09935-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02545121v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sta4.318" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien D Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2020.3009878" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963975v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crispino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2019.06.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lawless" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2019-0003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo de Blasi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-BA1127" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee Whye Teh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202015.0250" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9676-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-ECP92" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Costemalle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10676" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.12.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203345v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie L. Mengersen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOAS944" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05516336v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970234v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12104" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine K King" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristrom Winsley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1493" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gayraud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sjos.12002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Touron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2509.00200" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433494v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Touron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victorino Cardoso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729023v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zhou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Rahier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2410.08578" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy-Lebrun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350491v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853790v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03449211v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.14397" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151483v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03264261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2110.02885" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337454v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Leachouri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Beraha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03347871v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delphin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mesejo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970682v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mu&#241;oz Ram&#237;rez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759544" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413948v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941638v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950658v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950659v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950668v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583854v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraix-Burnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667765v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667794v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667804v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405568v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Salomond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765339v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765331v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866441v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03372736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malkova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950665v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950666v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950662v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950660v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667781v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569733v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie K. Mengersen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Duncan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Alston-Knox" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole White" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Mixture-Analysis/Fruhwirth-Schnatter-Celeux-Robert/p/book/9781498763813" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405593v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405580v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nips.cc/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54084-9_2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203321v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16238-6_1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878086v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;m Le Minh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875210v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#246;llenhoff" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Emtiyaz Khan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Atouani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470568v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Zenati" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500481v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles K. Assaad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791457v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149452v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950657v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950655v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lewandowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067718v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA090066" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02429156v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>