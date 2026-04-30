--- v0 (2026-03-06)
+++ v1 (2026-04-30)
@@ -1122,690 +1122,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the Prediction of Long-Term Carbon Absorption by Applying the Renewal Scenario of Forest in Korea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoon-Seong Chang</w:t>
+                <w:t xml:space="preserve">Energy Mix based on the National Master Plan for Energy and Changes of Life Cycle GHG Emission Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dowan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f16020254⟩</w:t>
+              <w:t xml:space="preserve">Journal of Korean Society of Environmental Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (4), pp.277-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4491/KSEE.2025.47.4.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992673v1</w:t>
+                <w:t xml:space="preserve">hal-05455828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Mix based on the National Master Plan for Energy and Changes of Life Cycle GHG Emission Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dowan Kim</w:t>
+                <w:t xml:space="preserve">Dietary water footprint of most-consumed foods: a national consumption-based assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaeyoung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minji Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Korean Society of Environmental Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4491/KSEE.2025.47.4.277⟩</w:t>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (12), pp.4673-4692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-10-2024-1037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455828v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary water footprint of most-consumed foods: a national consumption-based assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaeyoung Lee</w:t>
+                <w:t xml:space="preserve">Nationwide and regional assessment of individual radiation exposure footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dowan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taeksoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minji Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/BFJ-10-2024-1037⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1002, pp.180583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455813v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationwide and regional assessment of individual radiation exposure footprint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taeksoo Kim</w:t>
+                <w:t xml:space="preserve">A Study on the Prediction of Long-Term Carbon Absorption by Applying the Renewal Scenario of Forest in Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soongil Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoon-Seong Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180583⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f16020254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297961v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon, Particulate Matter, and Heavy Metal Human Toxicity Footprint of IoT-based Micro Electric Vehicle (EV) Sharing for Urban Mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LCA-based environmental benefit allocation between steel and cement industries in steel byproduct recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayoung Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sungwoong Hong</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byong Chul Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doo Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Korean Society of Environmental Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4491/KSEE.2024.46.4.131⟩</w:t>
+              <w:t xml:space="preserve">Environmental Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.240032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4491/eer.2024.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992680v1</w:t>
+                <w:t xml:space="preserve">hal-04992675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA-based environmental benefit allocation between steel and cement industries in steel byproduct recycling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon, Particulate Matter, and Heavy Metal Human Toxicity Footprint of IoT-based Micro Electric Vehicle (EV) Sharing for Urban Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doo Hwan Kim</w:t>
+                <w:t xml:space="preserve">Sungwoong Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (1), pp.240032. </w:t>
+              <w:t xml:space="preserve">Journal of Korean Society of Environmental Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (4), pp.131-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4491/eer.2024.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4491/KSEE.2024.46.4.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992675v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle GHG emissions reduction of an integrated CCUS system for combined heat and power plants</w:t>
               </w:r>
@@ -3667,51 +3667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahae Jung" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Woo Hwang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Han" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02180-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowan Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2024.596" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Yeon Kang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hyo Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Jin Cho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Sang Jeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.01.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoungjun Jeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjin Oh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungjun Jeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeryoung Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37008-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeksoo Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soongil Kwon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon-Seong Chang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16020254" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2025.47.4.277" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Lee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-10-2024-1037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoong Hong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2024.46.4.131" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoung Shin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byong Chul Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo Hwan Kim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2024.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Yi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2024.446" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Gil Kwon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2024.46.3.101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusta Samodra Putra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heonsoo Jung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjun Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31152/JB.2024.10.9.5.73" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176968" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misook Park" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30153-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Miatto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Fishman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2023.106961" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghan Bae" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geum Pyo Hong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2023.45.3.138" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daye Lee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2023.45.8.348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106365" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeseung Kyung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2022.44.9.308" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahae Jung" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Woo Hwang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Han" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02180-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowan Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2024.596" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Yeon Kang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hyo Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Jin Cho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Sang Jeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.01.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoungjun Jeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjin Oh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungjun Jeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeryoung Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37008-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeksoo Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2025.47.4.277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-10-2024-1037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soongil Kwon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon-Seong Chang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16020254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoung Shin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byong Chul Kim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo Hwan Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2024.032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoong Hong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2024.46.4.131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Yi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2024.446" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Gil Kwon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2024.46.3.101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusta Samodra Putra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heonsoo Jung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjun Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31152/JB.2024.10.9.5.73" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176968" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misook Park" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30153-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Miatto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Fishman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2023.106961" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghan Bae" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geum Pyo Hong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2023.45.3.138" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daye Lee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2023.45.8.348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106365" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeseung Kyung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2022.44.9.308" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>