--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating waste management performance in South Korea: insights over 27 years</w:t>
+                <w:t xml:space="preserve">Regionalized GHG emission factors and amounts based on local electricity consumption and energy source generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dahae Jung</w:t>
+                <w:t xml:space="preserve">Dowan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-025-02180-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (6), pp.240596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4491/eer.2024.596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992664v1</w:t>
+                <w:t xml:space="preserve">hal-05455825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalized GHG emission factors and amounts based on local electricity consumption and energy source generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating waste management performance in South Korea: insights over 27 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahae Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junbeum Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minji Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dowan Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Junbeum Kim</w:t>
+                <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (6), pp.240596. </w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4491/eer.2024.596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10163-025-02180-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455825v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the greenhouse gas emissions footprint of chicken meat production in South Korea: A life cycle perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hee Yeon Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Woo Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong Hyo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -461,51 +461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation methodology and application of Scope 3 emissions at the city and region scale in South Korea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dowan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -513,51 +513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seoungjun Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngjin Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minji Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 217, pp.108195. </w:t>
@@ -595,51 +595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting biogas production from organic waste through anaerobic co-digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dowan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -686,126 +686,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating waste management performance in South Korea: insights over 27 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahae Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Woo Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minji Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (3), pp.1324-1338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10163-025-02180-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455831v1</w:t>
@@ -829,51 +829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From progress to precision: a decadal reassessment of national particulate matter footprint across industries and regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dowan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seungjun Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -933,51 +933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationwide and regional assessment of individual radiation exposure footprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dowan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taeksoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1037,87 +1037,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regionalized GHG emission factors and amounts based on local electricity consumption and energy source generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dowan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (6), pp.240596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4491/eer.2024.596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297959v1</w:t>
@@ -1128,51 +1128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Mix based on the National Master Plan for Energy and Changes of Life Cycle GHG Emission Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dowan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1245,64 +1245,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaeyoung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Woo Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minji Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Food Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 127 (12), pp.4673-4692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1336,51 +1336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationwide and regional assessment of individual radiation exposure footprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dowan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taeksoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1479,51 +1479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoon-Seong Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Woo Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1596,51 +1596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kayoung Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Woo Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byong Chul Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1876,252 +1876,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Contribution to the Domestic Timber Industry according to the Shortening of Final Age</w:t>
+                <w:t xml:space="preserve">Characterization of the life cycle carbon footprint of the automobile industry in the Republic of Korea by environmentally extended input-output model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soon Gil Kwon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yong Woo Hwang</w:t>
+                <w:t xml:space="preserve">Yujin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agusta Samodra Putra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Suck Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jong Hyo Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Korean Society of Environmental Engineers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (5), pp.230583</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525726v1</w:t>
+                <w:t xml:space="preserve">hal-04522990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the life cycle carbon footprint of the automobile industry in the Republic of Korea by environmentally extended input-output model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the Contribution to the Domestic Timber Industry according to the Shortening of Final Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agusta Samodra Putra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hung-Suck Park</w:t>
+                <w:t xml:space="preserve">Soon Gil Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Hyo Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Korean Society of Environmental Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (3), pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4491/KSEE.2024.46.3.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522990v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer Response to the Climate Crisis: Development of a System for Revitalizing Used Transactions through Carbon Reduction Measurement of Carbon Reduction</w:t>
               </w:r>
@@ -2419,64 +2419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misook Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Woo Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (52), pp.111833-111849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2783,51 +2783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Sonnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-Suck Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 901, pp.166525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2861,51 +2861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on Assessment of Carbon Absorption Footprint (CAF) and Forestation in Local Governments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soon Gil Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-Suck Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 183, pp.106365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3069,90 +3069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Greenhouse Gases Emissions by Economic Sectors Using Environmentally Extended Input-Output Analysis (EEIOA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daeseung Kyung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-Suck Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Korean Society of Environmental Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44 (9), pp.308-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3667,51 +3667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahae Jung" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Woo Hwang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Han" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02180-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowan Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2024.596" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Yeon Kang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hyo Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Jin Cho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Sang Jeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.01.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoungjun Jeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjin Oh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungjun Jeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeryoung Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37008-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeksoo Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2025.47.4.277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-10-2024-1037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soongil Kwon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon-Seong Chang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16020254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoung Shin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byong Chul Kim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo Hwan Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2024.032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoong Hong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2024.46.4.131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Yi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2024.446" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Gil Kwon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2024.46.3.101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusta Samodra Putra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heonsoo Jung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjun Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31152/JB.2024.10.9.5.73" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176968" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misook Park" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30153-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Miatto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Fishman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2023.106961" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghan Bae" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geum Pyo Hong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2023.45.3.138" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daye Lee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2023.45.8.348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106365" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeseung Kyung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2022.44.9.308" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowan Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2024.596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992664v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahae Jung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Woo Hwang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Han" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02180-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Yeon Kang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hyo Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Jin Cho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Sang Jeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2025.01.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seoungjun Jeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjin Oh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungjun Jeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeryoung Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37008-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeksoo Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2025.47.4.277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-10-2024-1037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soongil Kwon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon-Seong Chang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16020254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoung Shin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byong Chul Kim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo Hwan Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2024.032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoong Hong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2024.46.4.131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sora Yi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2024.446" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Park" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusta Samodra Putra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Gil Kwon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2024.46.3.101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heonsoo Jung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjun Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31152/JB.2024.10.9.5.73" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cuc Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176968" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misook Park" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30153-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Miatto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Fishman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2023.106961" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghan Bae" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geum Pyo Hong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2023.45.3.138" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daye Lee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2023.45.8.348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106365" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeseung Kyung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/KSEE.2022.44.9.308" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>