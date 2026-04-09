--- v0 (2026-03-14)
+++ v1 (2026-04-09)
@@ -248,157 +248,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly multi-skilled worker assignment and assembly line balancing problem</w:t>
+                <w:t xml:space="preserve">Parallel machine scheduling with stochastic release times and processing times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongfan Liu</w:t>
+                <w:t xml:space="preserve">Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Liu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 151, pp.106944. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (20), pp.6327--6346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2020.106944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1812752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015812v1</w:t>
+                <w:t xml:space="preserve">hal-02937348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsource-enabled integrated production and transportation scheduling for smart city logistics</w:t>
               </w:r>
@@ -495,287 +495,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new robust dynamic Bayesian network approach for disruption risk assessment under the supply chain ripple effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-friendly multi-skilled worker assignment and assembly line balancing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongfan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongzheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (1), pp.265-285. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, pp.106944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1841318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2020.106944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028977v1</w:t>
+                <w:t xml:space="preserve">hal-03015812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel machine scheduling with stochastic release times and processing times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new robust dynamic Bayesian network approach for disruption risk assessment under the supply chain ripple effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Liu</w:t>
+                <w:t xml:space="preserve">Zhongzheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ming Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 59 (20), pp.6327--6346. </w:t>
+              <w:t xml:space="preserve">, 2021, 59 (1), pp.265-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1812752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1841318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937348v1</w:t>
+                <w:t xml:space="preserve">hal-03028977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two heuristics for coordinating production planning and transportation planning</w:t>
               </w:r>
@@ -1132,936 +1132,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved exact algorithm for single-machine scheduling to minimise the number of tardy jobs with periodic maintenance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual-mode production planning for manufacturing with emission constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijin Wang</w:t>
+                <w:t xml:space="preserve">Zhaofu Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feng Chu</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yugang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2015.1108535⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 251, pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273032v1</w:t>
+                <w:t xml:space="preserve">hal-01273052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-objective optimization of single-machine batch scheduling under time-of-use electricity prices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junheng Cheng</w:t>
+                <w:t xml:space="preserve">An improved exact algorithm for single-machine scheduling to minimise the number of tardy jobs with periodic maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Chu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weili Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50 (4-5), pp.715-732. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (12), pp.3591-3602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ro/2015063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2015.1108535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273066v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource allocation based on context-dependent data envelopment analysis and a multi-objective linear programming approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bi-objective optimization of single-machine batch scheduling under time-of-use electricity prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Ji</w:t>
+                <w:t xml:space="preserve">Junheng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weili Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.08.025⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (4-5), pp.715-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2015063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625279v1</w:t>
+                <w:t xml:space="preserve">hal-01273066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-mode production planning for manufacturing with emission constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resource allocation based on context-dependent data envelopment analysis and a multi-objective linear programming approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxian An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junfei Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaofu Hong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yugang Yu</w:t>
+                <w:t xml:space="preserve">Xiang Ji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.08.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.11.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273052v1</w:t>
+                <w:t xml:space="preserve">hal-03625279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Algorithm for the General Quay Crane Double-Cycling Problem</w:t>
+                <w:t xml:space="preserve">Robust optimization for the cyclic hoist scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chung-Yee Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ming Liu</w:t>
+                <w:t xml:space="preserve">Ada Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianguang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoxun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/trsc.2014.0563⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 240 (3), pp.627 - 636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340515v1</w:t>
+                <w:t xml:space="preserve">hal-01273061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A branch-and-bound algorithm for two-stage no-wait hybrid flow-shop scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shijin Wang</w:t>
+                <w:t xml:space="preserve">Optimal Algorithm for the General Quay Crane Double-Cycling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Yee Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2014.949363⟩</w:t>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (4), pp.957-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2014.0563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273041v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic hoist scheduling problem with multi-capacity reentrant machines: A mixed integer programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianguang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87, pp.611-620. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2015.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimization for the cyclic hoist scheduling problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haoxun Chen</w:t>
+                <w:t xml:space="preserve">A branch-and-bound algorithm for two-stage no-wait hybrid flow-shop scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 240 (3), pp.627 - 636. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (4), pp.1143-1167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.06.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2014.949363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273061v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian relaxation and column generation-based lower bounds for the Pm, hj1 parallel to Sigma wiCi scheduling problem</w:t>
               </w:r>
@@ -2860,51 +2860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1881648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfan Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2020.106944" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Feng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1808258" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzheng Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1841318" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1812752" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02194935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Feng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1351631" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxian An" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfei Chu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Zhu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.10.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Xiong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2017.1335046" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijin Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1108535" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junheng Cheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Xia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2015063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.08.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2T2RTWM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofu Hong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.11.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Yee Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2014.0563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.949363" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Feng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Che" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.06.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxun Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.06.047" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racem Mellouli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Sadfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2013.05.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVH920TD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Claisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudenege" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02015680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLC096" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1881648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1812752" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Feng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1808258" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfan Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2020.106944" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzheng Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1841318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02194935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Feng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1351631" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxian An" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfei Chu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Zhu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.10.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Xiong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2017.1335046" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofu Hong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.11.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijin Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1108535" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273066v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junheng Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Xia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2015063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.08.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2T2RTWM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Che" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Feng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxun Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.06.047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Yee Lee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2014.0563" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.949363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racem Mellouli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Sadfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2013.05.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVH920TD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Claisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudenege" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02015680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLC096" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>