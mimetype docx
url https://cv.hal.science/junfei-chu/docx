--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -378,274 +378,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsource-enabled integrated production and transportation scheduling for smart city logistics</w:t>
+                <w:t xml:space="preserve">Eco-friendly multi-skilled worker assignment and assembly line balancing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Feng</w:t>
+                <w:t xml:space="preserve">Rongfan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yufei Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1808258⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, pp.106944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2020.106944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936966v1</w:t>
+                <w:t xml:space="preserve">hal-03015812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly multi-skilled worker assignment and assembly line balancing problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crowdsource-enabled integrated production and transportation scheduling for smart city logistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongfan Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chengbin Chu</w:t>
+                <w:t xml:space="preserve">Yufei Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 151, pp.106944. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (7), pp.2157--2176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2020.106944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1808258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015812v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new robust dynamic Bayesian network approach for disruption risk assessment under the supply chain ripple effect</w:t>
               </w:r>
@@ -2860,51 +2860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1881648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1812752" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Feng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1808258" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfan Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2020.106944" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzheng Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1841318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02194935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Feng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1351631" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxian An" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfei Chu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Zhu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.10.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Xiong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2017.1335046" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofu Hong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.11.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijin Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1108535" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273066v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junheng Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Xia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2015063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.08.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2T2RTWM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Che" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Feng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxun Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.06.047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Yee Lee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2014.0563" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.949363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racem Mellouli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Sadfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2013.05.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVH920TD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Claisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudenege" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02015680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLC096" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1881648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1812752" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfan Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2020.106944" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Feng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1808258" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzheng Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1841318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02194935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Feng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1351631" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxian An" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfei Chu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Zhu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.10.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Xiong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Liang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2017.1335046" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofu Hong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.11.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijin Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1108535" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273066v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junheng Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Xia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2015063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03625279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.08.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2T2RTWM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Che" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Feng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxun Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.06.047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Yee Lee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2014.0563" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.949363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racem Mellouli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Sadfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2013.05.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVH920TD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Claisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudenege" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02015680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLC096" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>