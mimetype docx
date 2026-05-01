--- v1 (2026-03-29)
+++ v2 (2026-05-01)
@@ -243,78 +243,78 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 107 (4), pp.E902-E921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429213v1</w:t>
+                <w:t xml:space="preserve">hal-05429213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Speciation of Glyoxal Multiphase Reactions on Deliquesced Ammonium Sulfate Particles</w:t>
               </w:r>
@@ -377,51 +377,51 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.1350-1366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1905,180 +1905,305 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Co-Condensation Effects and Measurement Discrepancies in the Hygroscopicity Parameter: Insights from Low-Temperature CCNC and Conventional Measurement Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Sapkal Mayur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shravan Deshmukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junteng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NORDIC Symposium (NOSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Aarhus (Denmark), Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Measurement Campaign RACLET -Exploring the Composition and Reactivity of Organic Matter in Cloud Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junteng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bordeaux (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2088,114 +2213,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental studies on the hygroscopic properties of soot particles sampled from a kerosene diffusion flame: impact of the aging processes by O3 and SO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junteng Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. Université de Lille, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04403926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2263,51 +2388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08334F8E"/>
+    <w:nsid w:val="4499F8DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2494,51 +2619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/junteng-wu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2908-6827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Mandariya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Battaglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00369" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04417211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-5851-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03936409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr R'Mili" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime Roussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-3859-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Grimonprez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4915-2021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4209-2020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1472367" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fombelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02397205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04793580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04403926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/junteng-wu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2908-6827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Mandariya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Battaglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00369" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04417211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-5851-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03936409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr R'Mili" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime Roussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-3859-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Grimonprez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4915-2021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4209-2020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1472367" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fombelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02397205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sapkal Mayur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Deshmukh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04793580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04403926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>