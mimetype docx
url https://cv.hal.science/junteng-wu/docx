--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -2388,51 +2388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4499F8DF"/>
+    <w:nsid w:val="9B19CCF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>