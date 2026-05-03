--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -234,814 +234,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
+                <w:t xml:space="preserve">From anionic disorder to fast ion transport in Br-rich argyrodites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benedikt</w:t>
+                <w:t xml:space="preserve">Yaxin Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zimmermann</w:t>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Auchmann</w:t>
+                <w:t xml:space="preserve">Zhiran Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bartmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P Burnet</w:t>
+                <w:t xml:space="preserve">Ivan da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
+              <w:t xml:space="preserve">Materials today energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54, pp.102127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtener.2025.102127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057622v1</w:t>
+                <w:t xml:space="preserve">hal-05450438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Potential of SnHPO3 and Ni3.4Sn4 as Anode Materials in Argyrodite-Based All-Solid-State Lithium-Ion Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissal Tout</w:t>
+                <w:t xml:space="preserve">Influence of Synthesis Methods on the Structure and Hydrogenation Properties of TiNi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yona Ait Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Oubla</w:t>
+                <w:t xml:space="preserve">Pierre Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouzia Cherkaoui El Moursli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (7), pp.512. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (4), pp.2369-2377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano15070512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.4c02950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188423v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Synthesis Methods on the Structure and Hydrogenation Properties of TiNi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Potential of SnHPO3 and Ni3.4Sn4 as Anode Materials in Argyrodite-Based All-Solid-State Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Tout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yona Ait Meddour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Junxian Zhang</w:t>
+                <w:t xml:space="preserve">M’hamed Oubla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fauvel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fouzia Cherkaoui El Moursli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.4c02950⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano15070512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391093v1</w:t>
+                <w:t xml:space="preserve">hal-05188423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the energy storage mechanism in nanostructured SnHPO3 anode through advanced operando and ex-situ characterizations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Oubla</w:t>
+                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benedikt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Emery</w:t>
+                <w:t xml:space="preserve">F. Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Auchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.115502⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188422v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surface-Topography Challenge: A Multi-Laboratory Benchmark Study to Advance the Characterization of Topography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Afferrante</w:t>
+                <w:t xml:space="preserve">Unraveling the energy storage mechanism in nanostructured SnHPO3 anode through advanced operando and ex-situ characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Tout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Oubla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-025-02014-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.115502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.115502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235327v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From anionic disorder to fast ion transport in Br-rich argyrodites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Surface-Topography Challenge: A Multi-Laboratory Benchmark Study to Advance the Characterization of Topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Müser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaxin Qu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Emery</w:t>
+                <w:t xml:space="preserve">N. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiran Ouyang</w:t>
+                <w:t xml:space="preserve">J. P. Abdelnabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan da Silva</w:t>
+                <w:t xml:space="preserve">L. Afferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials today energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54, pp.102127. </w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (3), pp.110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtener.2025.102127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11249-025-02014-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450438v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Evolution and Hydrogen Sorption Properties of YxNi2−yMny (0.825 ≤ x ≤ 0.95, 0.1 ≤ y ≤ 0.3) Laves Phase Compounds</w:t>
               </w:r>
@@ -1157,90 +1157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium nitridonickelate as anode coupled with argyrodite electrolyte for all-solid-state lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaxin Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1285,325 +1285,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AB2-type rare earth-based compounds with C-15 structure: Looking for reversible hydrogen storage materials</w:t>
+                <w:t xml:space="preserve">Heat treatment effect on structural evolution and hydrogen sorption properties of Y0.5La0.2Mg0.3−xNi2 compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+                <w:t xml:space="preserve">Li-Jun Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhinian Li</w:t>
+                <w:t xml:space="preserve">Hui-Ping Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Nian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jre.2023.09.004⟩</w:t>
+              <w:t xml:space="preserve">Rare Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (6), pp.1813-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12598-022-02232-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457653v1</w:t>
+                <w:t xml:space="preserve">hal-04457661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment effect on structural evolution and hydrogen sorption properties of Y0.5La0.2Mg0.3−xNi2 compound</w:t>
+                <w:t xml:space="preserve">AB2-type rare earth-based compounds with C-15 structure: Looking for reversible hydrogen storage materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Li-Jun Jiang</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi-Nian Li</w:t>
+                <w:t xml:space="preserve">Zhinian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rare Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (6), pp.1813-1820. </w:t>
+              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12598-022-02232-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jre.2023.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457661v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanochemical synthesis of pseudobinary Ti-V hydrides and their conversion reaction with Li and Na</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Laïk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2225,77 +2225,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the phase occurrence and H sorption properties in the Y33.33Ni66.67Al (0 ≤ x ≤ 33.33) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2346,51 +2346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vision of France, Germany, and the European Union on future hydrogen energy research and innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,559 +2574,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Li-Ion Batteries Operating at Room Temperature Using New Borohydride Argyrodite Electrolytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro López-Aranguren</w:t>
+                <w:t xml:space="preserve">Investigation of H Sorption and Corrosion Properties of Sm2MnxNi7−x (0 ≤ x &amp;lt; 0.5) Intermetallic Compounds Forming Reversible Hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13184028⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13133470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936753v1</w:t>
+                <w:t xml:space="preserve">hal-02907299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between stacked structures and weak itinerant magnetic properties of La2−xYxNi7 compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+                <w:t xml:space="preserve">Thermodynamic and corrosion study of Sm1-Mg Ni (y = 3.5 or 3.8) compounds forming reversible hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Madern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. V. B. Diop</w:t>
+                <w:t xml:space="preserve">J. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab9d4c⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (20), pp.11686-11694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.02.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919132v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of H Sorption and Corrosion Properties of Sm2MnxNi7−x (0 ≤ x &amp;lt; 0.5) Intermetallic Compounds Forming Reversible Hydrides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Judith Monnier</w:t>
+                <w:t xml:space="preserve">Solid-State Li-Ion Batteries Operating at Room Temperature Using New Borohydride Argyrodite Electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Ha Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro López-Aranguren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13133470⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (18), pp.4028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13184028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907299v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and corrosion study of Sm1-Mg Ni (y = 3.5 or 3.8) compounds forming reversible hydrides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Charbonnier</w:t>
+                <w:t xml:space="preserve">Correlations between stacked structures and weak itinerant magnetic properties of La2−xYxNi7 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Madern</w:t>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Monnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
+                <w:t xml:space="preserve">L. V. B. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (20), pp.11686-11694. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (41), pp.415804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.02.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab9d4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529479v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-ternary LiBH 4 ·LiCl·P 2 S 5 system as structurally disordered bulk electrolyte for all-solid-state lithium batteries</w:t>
               </w:r>
@@ -3240,641 +3240,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the ionic conductivity on new substituted borohydride argyrodites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guiader</w:t>
+                <w:t xml:space="preserve">Experimental and Theoretical Investigations on the Influence of A on the Hydrogen Sorption Properties of A Ni y Compounds, A = {Y, Sm, Gd}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2019.05.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (38), pp.23334-23341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197147v1</w:t>
+                <w:t xml:space="preserve">hal-02324804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic Cu–Rh Nanoparticles on Diazonium-Modified Carbon Powders for the Electrocatalytic Reduction of Nitrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric M. Leroy</w:t>
+                <w:t xml:space="preserve">Improvement of the ionic conductivity on new substituted borohydride argyrodites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Ha Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro López-Aranguren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radovan Černý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01911⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 339, pp.114987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2019.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097529v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Nanoporous Nickel Obtained through the Chemical Dealloying of Y 2 Ni 7 for the Comprehension of Anode Surface Chemistry of Ni‐ M H Batteries</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Bimetallic Cu–Rh Nanoparticles on Diazonium-Modified Carbon Powders for the Electrocatalytic Reduction of Nitrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Mirzaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atieh Aghajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric M. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201901281⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (45), pp.14428 - 14436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306654v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Investigations on the Influence of A on the Hydrogen Sorption Properties of A Ni y Compounds, A = {Y, Sm, Gd}</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic Nanoporous Nickel Obtained through the Chemical Dealloying of Y 2 Ni 7 for the Comprehension of Anode Surface Chemistry of Ni‐ M H Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cachet‐vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (38), pp.23334-23341. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (19), pp.5022-5031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.201901281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324804v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical properties of MgH 2 – TiH 2 nanocomposite as active materials for all-solid-state lithium batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Ha Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro López-Aranguren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 397, pp.143-149</w:t>
@@ -3929,51 +3929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hadjixenophontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,394 +4031,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-solid-state metal hydride – Sulfur lithium-ion battery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+                <w:t xml:space="preserve">New insights into the degradation mechanism of metal-organic frameworks drug carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lachmanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13323-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055958v1</w:t>
+                <w:t xml:space="preserve">hal-01868346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced reversibility of the electrochemical Li conversion reaction with MgH 2 –TiH 2 nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An all-solid-state metal hydride – Sulfur lithium-ion battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro López-Aranguren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Ha Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (35), pp.22615-22621</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 357, pp.56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055964v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the degradation mechanism of metal-organic frameworks drug carriers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced reversibility of the electrochemical Li conversion reaction with MgH 2 –TiH 2 nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (35), pp.22615-22621</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-13323-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01868346v1</w:t>
+                <w:t xml:space="preserve">hal-02055964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between H2 sorption properties and aqueous corrosion mechanisms in A2Ni7 hydride forming alloys (A = Y, Gd or Sm)</w:t>
               </w:r>
@@ -4443,51 +4443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Joiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4532,307 +4532,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juxtaposition of Barrovian and migmatite domains in the Chinese Altai: a result of crustal thickening followed by doming of partially molten lower crust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Hydrogen Storage Properties of Y&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;Ni&amp;lt;inf&amp;gt;7&amp;lt;/inf&amp;gt; Deuterides Studied by Neutron Powder Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. D. Jiang</w:t>
+                <w:t xml:space="preserve">Lionel Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Štípská</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Zhang</w:t>
+                <w:t xml:space="preserve">Patrick Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmg.12110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (22), pp.12218-12225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218397v1</w:t>
+                <w:t xml:space="preserve">hal-01760671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Hydrogen Storage Properties of Y&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;Ni&amp;lt;inf&amp;gt;7&amp;lt;/inf&amp;gt; Deuterides Studied by Neutron Powder Diffraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Judith Monnier</w:t>
+                <w:t xml:space="preserve">Juxtaposition of Barrovian and migmatite domains in the Chinese Altai: a result of crustal thickening followed by doming of partially molten lower crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. D. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Štípská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Goubault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bernard</w:t>
+                <w:t xml:space="preserve">Karel Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (1), pp.45-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01760671v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of TiH2 hydride with lithium ion: Evidence for a new conversion mechanism</w:t>
               </w:r>
@@ -4857,51 +4857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5016,51 +5016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 196 (5), pp.2854-2857. </w:t>
@@ -5123,51 +5123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting of a single reaction path during reactive ball milling of Mg and TM by quantitative H2 gas sorption analysis to form ternary complex hydrides (TM = Fe, Co, Ni)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5569,51 +5569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5666,297 +5666,422 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of synthesis route on the structure and hydrogenation properties of TiNi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fauvel</w:t>
+                <w:t xml:space="preserve">Neutron analysis to support structural analysis and hydrogenation properties investigation of Y0.88Ni3-xMnx compounds for solid-gas hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghofrane Fedlouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MH2024- the 18th International Symposium on Metal-Hydrogen Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Workshop "Neutrons et Métallurgie" - 2FDN - CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2FDN, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566684v1</w:t>
+                <w:t xml:space="preserve">hal-05563545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of synthesis route on the structure and hydrogenation properties of TiNi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yona Ait Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MH2024- the 18th International Symposium on Metal-Hydrogen Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Application of SAPIUM guidelines to Input Uncertainty Quantification: the ATRIUM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ghione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Sargentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Nuclear Society, Aug 2023, Washington DC, United States. pp.5734-5747, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13182/NURETH20-40380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04191079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5966,160 +6091,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion in Nickel-Metal Hydride (Ni-MH) Batteries—Recent Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion and Degradation in Fuel Cells, Supercapacitors and Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.219-249, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-57012-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6266,51 +6391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Taoufik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Oubla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Tout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Lallaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Mateos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118940" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oubla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15070512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Ait Meddour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02950" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115502" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Qu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiran Ouyang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2025.102127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Paul-Boncour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Jiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12020055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhinian Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2023.09.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jun Jiang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ping Yuan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Nian Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12598-022-02232-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.168785" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chaabene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Turmine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kurchavova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233176" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Setayandeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169632" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100921" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charbonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161375" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2021.04.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ha Dao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L&#243;pez-Aranguren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919132v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. B. Diop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab9d4c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529479v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charbonnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.02.073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El Kharbachi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wind" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amund Ruud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid H&#248;gset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Nyg&#229;rd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01334J" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan &#268;ern&#253;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiader" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.05.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Mirzaei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atieh Aghajani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01911" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324804v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04600" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055858v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Berti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadjixenophontos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.09.033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachmanski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13323-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.06.126" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Jiang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12110" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9G63JHM9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goubault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03096" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Zaidi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.01.107" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX6KL3P8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Za&#239;di" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.11.048" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBQTGQ3C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2005293" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tentori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Dorio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarsella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156800910791208571" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04191079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghione" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sargentini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40380" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04633248v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57012-4_10" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Taoufik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Oubla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Tout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Lallaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Mateos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118940" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Qu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiran Ouyang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2025.102127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Ait Meddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02950" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oubla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15070512" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Paul-Boncour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Jiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12020055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jun Jiang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ping Yuan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Nian Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12598-022-02232-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhinian Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2023.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.168785" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chaabene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Turmine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kurchavova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233176" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Setayandeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169632" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100921" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charbonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161375" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2021.04.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133470" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charbonnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madern" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.02.073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ha Dao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L&#243;pez-Aranguren" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919132v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. B. Diop" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab9d4c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El Kharbachi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wind" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amund Ruud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid H&#248;gset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Nyg&#229;rd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01334J" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04600" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan &#268;ern&#253;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiader" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.05.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Mirzaei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atieh Aghajani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01911" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306654v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901281" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055858v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Berti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadjixenophontos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.09.033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868346v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachmanski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sene" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13323-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055964v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.06.126" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goubault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03096" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Jiang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12110" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9G63JHM9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Zaidi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.01.107" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX6KL3P8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Za&#239;di" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.11.048" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBQTGQ3C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2005293" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tentori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Dorio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarsella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156800910791208571" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Fedlouk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04191079v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghione" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sargentini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40380" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04633248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57012-4_10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>