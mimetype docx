--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -234,814 +234,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From anionic disorder to fast ion transport in Br-rich argyrodites</w:t>
+                <w:t xml:space="preserve">Influence of Synthesis Methods on the Structure and Hydrogenation Properties of TiNi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaxin Qu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Mateos</w:t>
+                <w:t xml:space="preserve">Yona Ait Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Emery</w:t>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiran Ouyang</w:t>
+                <w:t xml:space="preserve">Pierre Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan da Silva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials today energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54, pp.102127. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (4), pp.2369-2377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtener.2025.102127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.4c02950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450438v1</w:t>
+                <w:t xml:space="preserve">hal-05391093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Synthesis Methods on the Structure and Hydrogenation Properties of TiNi</w:t>
+                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yona Ait Meddour</w:t>
+                <w:t xml:space="preserve">M. Benedikt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junxian Zhang</w:t>
+                <w:t xml:space="preserve">F. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fauvel</w:t>
+                <w:t xml:space="preserve">B. Auchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermin Cuevas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Bartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.4c02950⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391093v1</w:t>
+                <w:t xml:space="preserve">hal-05057622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Potential of SnHPO3 and Ni3.4Sn4 as Anode Materials in Argyrodite-Based All-Solid-State Lithium-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Tout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Oubla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Cherkaoui El Moursli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (7), pp.512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano15070512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Benedikt</w:t>
+                <w:t xml:space="preserve">Unraveling the energy storage mechanism in nanostructured SnHPO3 anode through advanced operando and ex-situ characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Tout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Oubla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zimmermann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.P Burnet</w:t>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.115502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.115502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057622v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the energy storage mechanism in nanostructured SnHPO3 anode through advanced operando and ex-situ characterizations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Emery</w:t>
+                <w:t xml:space="preserve">The Surface-Topography Challenge: A Multi-Laboratory Benchmark Study to Advance the Characterization of Topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Müser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Abdelnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Afferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.115502⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (3), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-025-02014-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188422v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surface-Topography Challenge: A Multi-Laboratory Benchmark Study to Advance the Characterization of Topography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From anionic disorder to fast ion transport in Br-rich argyrodites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Miller</w:t>
+                <w:t xml:space="preserve">Yaxin Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Abdelnabe</w:t>
+                <w:t xml:space="preserve">Zhiran Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Afferrante</w:t>
+                <w:t xml:space="preserve">Ivan da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (3), pp.110. </w:t>
+              <w:t xml:space="preserve">Materials today energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54, pp.102127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-025-02014-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtener.2025.102127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235327v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Evolution and Hydrogen Sorption Properties of YxNi2−yMny (0.825 ≤ x ≤ 0.95, 0.1 ≤ y ≤ 0.3) Laves Phase Compounds</w:t>
               </w:r>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijun Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (2), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1157,90 +1157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium nitridonickelate as anode coupled with argyrodite electrolyte for all-solid-state lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaxin Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1438,51 +1438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AB2-type rare earth-based compounds with C-15 structure: Looking for reversible hydrogen storage materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1559,77 +1559,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanochemical synthesis of pseudobinary Ti-V hydrides and their conversion reaction with Li and Na</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Laïk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,598 +1955,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrides compounds for electrochemical applications</w:t>
+                <w:t xml:space="preserve">Quantification of Stacking Faults in A Ni y (A = Rare Earth or Mg, y = 3.5 and 3.67) Hydrogen Storage Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Monnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+                <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Véronique Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Magén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2021.100921⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (10), pp.4568-4576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723277v1</w:t>
+                <w:t xml:space="preserve">hal-04457671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Stacking Faults in A Ni y (A = Rare Earth or Mg, y = 3.5 and 3.67) Hydrogen Storage Materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Hydrides compounds for electrochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (10), pp.4568-4576. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.100921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2021.100921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457671v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the phase occurrence and H sorption properties in the Y33.33Ni66.67Al (0 ≤ x ≤ 33.33) system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">The vision of France, Germany, and the European Union on future hydrogen energy research and innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 888, pp.161375. </w:t>
+              <w:t xml:space="preserve">Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (6), pp.715-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.161375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eng.2021.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339229v1</w:t>
+                <w:t xml:space="preserve">hal-03211547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vision of France, Germany, and the European Union on future hydrogen energy research and innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Investigation of the phase occurrence and H sorption properties in the Y33.33Ni66.67Al (0 ≤ x ≤ 33.33) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (6), pp.715-718. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 888, pp.161375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eng.2021.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.161375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211547v1</w:t>
+                <w:t xml:space="preserve">hal-03339229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of reversible H storage capacity by fine tuning of the composition in the pseudo-binary systems A2-xLaxNi7 (A = Gd, Sm, Y, Mg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 852, pp.157008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2580,90 +2580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of H Sorption and Corrosion Properties of Sm2MnxNi7−x (0 ≤ x &amp;lt; 0.5) Intermetallic Compounds Forming Reversible Hydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2842,291 +2842,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Li-Ion Batteries Operating at Room Temperature Using New Borohydride Argyrodite Electrolytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlations between stacked structures and weak itinerant magnetic properties of La2−xYxNi7 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Ha Dao</w:t>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro López-Aranguren</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. V. B. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (18), pp.4028. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (41), pp.415804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma13184028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab9d4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936753v1</w:t>
+                <w:t xml:space="preserve">hal-02919132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between stacked structures and weak itinerant magnetic properties of La2−xYxNi7 compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid-State Li-Ion Batteries Operating at Room Temperature Using New Borohydride Argyrodite Electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Anh Ha Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro López-Aranguren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (41), pp.415804. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (18), pp.4028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab9d4c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma13184028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919132v1</w:t>
+                <w:t xml:space="preserve">hal-02936753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-ternary LiBH 4 ·LiCl·P 2 S 5 system as structurally disordered bulk electrolyte for all-solid-state lithium batteries</w:t>
               </w:r>
@@ -3240,641 +3240,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Investigations on the Influence of A on the Hydrogen Sorption Properties of A Ni y Compounds, A = {Y, Sm, Gd}</w:t>
+                <w:t xml:space="preserve">Improvement of the ionic conductivity on new substituted borohydride argyrodites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Anh Ha Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro López-Aranguren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radovan Černý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04600⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 339, pp.114987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2019.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324804v1</w:t>
+                <w:t xml:space="preserve">hal-02197147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the ionic conductivity on new substituted borohydride argyrodites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Junxian Zhang</w:t>
+                <w:t xml:space="preserve">Bimetallic Cu–Rh Nanoparticles on Diazonium-Modified Carbon Powders for the Electrocatalytic Reduction of Nitrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Mirzaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atieh Aghajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric M. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2019.05.022⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (45), pp.14428 - 14436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197147v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic Cu–Rh Nanoparticles on Diazonium-Modified Carbon Powders for the Electrocatalytic Reduction of Nitrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Anisotropic Nanoporous Nickel Obtained through the Chemical Dealloying of Y 2 Ni 7 for the Comprehension of Anode Surface Chemistry of Ni‐ M H Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cachet‐vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric M. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01911⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (19), pp.5022-5031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201901281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097529v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Nanoporous Nickel Obtained through the Chemical Dealloying of Y 2 Ni 7 for the Comprehension of Anode Surface Chemistry of Ni‐ M H Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Experimental and Theoretical Investigations on the Influence of A on the Hydrogen Sorption Properties of A Ni y Compounds, A = {Y, Sm, Gd}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (19), pp.5022-5031. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (38), pp.23334-23341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.201901281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306654v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical properties of MgH 2 – TiH 2 nanocomposite as active materials for all-solid-state lithium batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Ha Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro López-Aranguren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 397, pp.143-149</w:t>
@@ -3929,51 +3929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hadjixenophontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,450 +4031,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the degradation mechanism of metal-organic frameworks drug carriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Serre</w:t>
+                <w:t xml:space="preserve">An all-solid-state metal hydride – Sulfur lithium-ion battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro López-Aranguren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Ha Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 357, pp.56-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868346v1</w:t>
+                <w:t xml:space="preserve">hal-02055958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-solid-state metal hydride – Sulfur lithium-ion battery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced reversibility of the electrochemical Li conversion reaction with MgH 2 –TiH 2 nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 357, pp.56-60</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (35), pp.22615-22621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055958v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced reversibility of the electrochemical Li conversion reaction with MgH 2 –TiH 2 nanocomposites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into the degradation mechanism of metal-organic frameworks drug carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lachmanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13323-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055964v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between H2 sorption properties and aqueous corrosion mechanisms in A2Ni7 hydride forming alloys (A = Y, Gd or Sm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4532,307 +4532,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Hydrogen Storage Properties of Y&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;Ni&amp;lt;inf&amp;gt;7&amp;lt;/inf&amp;gt; Deuterides Studied by Neutron Powder Diffraction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juxtaposition of Barrovian and migmatite domains in the Chinese Altai: a result of crustal thickening followed by doming of partially molten lower crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Goubault</w:t>
+                <w:t xml:space="preserve">Y. D. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bernard</w:t>
+                <w:t xml:space="preserve">P. Štípská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (1), pp.45-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmg.12110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760671v1</w:t>
+                <w:t xml:space="preserve">hal-01218397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juxtaposition of Barrovian and migmatite domains in the Chinese Altai: a result of crustal thickening followed by doming of partially molten lower crust</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Sun</w:t>
+                <w:t xml:space="preserve">Structural and Hydrogen Storage Properties of Y&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;Ni&amp;lt;inf&amp;gt;7&amp;lt;/inf&amp;gt; Deuterides Studied by Neutron Powder Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Schulmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Zhang</w:t>
+                <w:t xml:space="preserve">Lionel Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmg.12110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (22), pp.12218-12225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218397v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of TiH2 hydride with lithium ion: Evidence for a new conversion mechanism</w:t>
               </w:r>
@@ -4857,64 +4857,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (9), pp.7831-7835. </w:t>
@@ -5003,64 +5003,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 196 (5), pp.2854-2857. </w:t>
@@ -5110,64 +5110,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting of a single reaction path during reactive ball milling of Mg and TM by quantitative H2 gas sorption analysis to form ternary complex hydrides (TM = Fe, Co, Ni)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warda Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5569,51 +5569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5706,77 +5706,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron analysis to support structural analysis and hydrogenation properties investigation of Y0.88Ni3-xMnx compounds for solid-gas hydrogen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghofrane Fedlouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5831,90 +5831,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of synthesis route on the structure and hydrogenation properties of TiNi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yona Ait Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MH2024- the 18th International Symposium on Metal-Hydrogen Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6105,90 +6105,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion in Nickel-Metal Hydride (Ni-MH) Batteries—Recent Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion and Degradation in Fuel Cells, Supercapacitors and Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.219-249, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6391,51 +6391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Taoufik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Oubla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Tout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Lallaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Mateos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118940" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Qu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiran Ouyang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2025.102127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Ait Meddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02950" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oubla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15070512" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Paul-Boncour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Jiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12020055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jun Jiang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ping Yuan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Nian Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12598-022-02232-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhinian Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2023.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.168785" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chaabene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Turmine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kurchavova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233176" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Setayandeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169632" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100921" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charbonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161375" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2021.04.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133470" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charbonnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madern" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.02.073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ha Dao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L&#243;pez-Aranguren" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919132v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. B. Diop" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab9d4c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El Kharbachi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wind" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amund Ruud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid H&#248;gset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Nyg&#229;rd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01334J" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04600" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan &#268;ern&#253;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiader" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.05.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Mirzaei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atieh Aghajani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01911" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306654v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901281" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055858v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Berti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadjixenophontos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.09.033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868346v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachmanski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sene" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13323-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055964v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.06.126" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goubault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03096" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Jiang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12110" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9G63JHM9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Zaidi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.01.107" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX6KL3P8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Za&#239;di" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.11.048" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBQTGQ3C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2005293" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tentori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Dorio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarsella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156800910791208571" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Fedlouk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04191079v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghione" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sargentini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40380" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04633248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57012-4_10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Taoufik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Oubla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Tout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Lallaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Mateos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118940" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona Ait Meddour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02950" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oubla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15070512" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115502" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxin Qu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiran Ouyang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2025.102127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Paul-Boncour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Jiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12020055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jun Jiang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ping Yuan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Nian Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12598-022-02232-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhinian Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2023.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.168785" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chaabene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Turmine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kurchavova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233176" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Setayandeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169632" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charbonnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00408" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100921" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2021.04.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161375" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.157008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133470" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charbonnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madern" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.02.073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919132v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. B. Diop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab9d4c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Ha Dao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L&#243;pez-Aranguren" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El Kharbachi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wind" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amund Ruud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid H&#248;gset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Nyg&#229;rd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01334J" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan &#268;ern&#253;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiader" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2019.05.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Mirzaei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atieh Aghajani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01911" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324804v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04600" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055858v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Berti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadjixenophontos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.09.033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachmanski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13323-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.06.126" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Jiang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12110" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9G63JHM9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goubault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03096" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Zaidi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.01.107" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX6KL3P8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Za&#239;di" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.11.048" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBQTGQ3C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2005293" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tentori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Dorio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarsella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156800910791208571" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Fedlouk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04191079v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghione" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Sargentini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40380" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04633248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57012-4_10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>