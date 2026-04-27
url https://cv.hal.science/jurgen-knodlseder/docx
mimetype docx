--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jürgen Knödlseder </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (204)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of positron in-flight annihilation from the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, pp.A257. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202556046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable space research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Meheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.472-473. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02506-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of the Athena X-ray Integral Field Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Albouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (3), pp.19. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-024-09939-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the environmental impacts of the Cherenkov Telescope Array mid-sized telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle dos Santos Ilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Montastruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02326-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios of future annual carbon footprints of astronomical research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Coriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02346-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to spectral signatures of hadronic PeVatrons with application to Galactic Supernova Remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguasca-Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.102850. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2023.102850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple emission components in the Cygnus cocoon detected from Fermi-LAT observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Astiasarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tibaldo.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.A47. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to TeV photon emission from the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Acharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Aguasca-Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Aguirre-Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 523 (4), pp.5353-5387. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPTEL data analysis using GammaLib and ctools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Collmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcconnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, pp.A84. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimate of the carbon footprint of astronomical research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brau-Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Coriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.503-513. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-022-01612-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive assessment of the carbon footprint of an astronomical institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brau-Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Coriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (11), pp.1219-1222. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-022-01771-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array for probing cosmology and fundamental physics with gamma-ray propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.048. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2021/02/048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of performance of the NectarCAM photodetectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsiahina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1007, pp.165413. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2021.165413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to a dark matter signal from the Galactic centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguirre-Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.057. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2021/01/057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRAL results on the electron-positron annihilation radiation and X-ray & Gamma-ray diffuse emission of the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Churazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Krivonos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.101548. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2020.101548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cloud-based Architecture for the Cherenkov Telescope Array Observation Simulations: Optimization, Design, and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vercellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 240 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aafcb5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the H.E.S.S. public data release with ctools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Tiziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Specovious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Cardenzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A102. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo studies for the optimisation of the Cherenkov Telescope Array layout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekrem Oǧuzhan Angüner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astropart.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.35-53. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for gamma-ray observations of narrow-line Seyfert 1 galaxies with the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vercellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tavecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481 (4), pp.5046-5061. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASON: An OWL-S based ontology for astrophysical services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ascom.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silicon photomultipliers for new high-energy space telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 912, pp.144-148. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science with e-ASTROGAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tatischeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcenery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mallamaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.1-106. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jheap.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01864552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of M31 and M33 with the Fermi Large Area Telescope: A Galactic Center Excess in Andromeda?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 836, pp.208. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa5c3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01522758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Cherenkov Telescope Array Observations of the Young Supernova Remnant RX J1713.7−3946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aloisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 840 (2), pp.74. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa6d67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192570v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Galaxies with the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vignali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.42-48. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASAS: A tool for composing automatically and semantically astrophysical services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 20, pp. 34-43. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ascom.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-ASTROGAM mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tatischeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Oberlack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1), pp.25-82. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-017-9533-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep view of the Large Magellanic Cloud with six years of Fermi-LAT observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A71. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01360102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2FHL: The Second Catalog of Hard Fermi -LAT Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 222 (1), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0067-0049/222/1/5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01360302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT observations of high-energy $\gamma$-ray emission toward the Galactic center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 819 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/819/1/44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first Fermi lat supernova remnant catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 224, pp.8. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0067-0049/224/1/8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01362303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GammaLib and ctools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.A1. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-Ray emission from SN2014J near maximum optical light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Isern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 588, pp.A67. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT Gamma-Ray Detections of Classical Novae V1369 Centauri 2013 and V5668 Sagittarii 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. N. Shore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ł. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. H. D. Corbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 826, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/826/2/142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extremely bright gamma-ray pulsar in the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 350 (6262), pp.801-805. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aac7400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01370003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spectrum of isotropic diffuse gamma-ray emission between 100 MeV and 820 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 799, pp.86. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/799/1/86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma Rays from Type Ia Supernova SN 2014J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Churazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sunyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Isern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bikmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 812 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/812/1/62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectrum and Morphology of the $Fermi$ Bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 793 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/793/1/64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Pulse of the Extremely Bright GRB 130427A: A Test Lab for Synchrotron Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Preece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michael Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. von Kienlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343 (6166), pp.51-54. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1242302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02019633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for cosmic-ray induced gamma-ray emission in Galaxy Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 787, pp.18. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of 56Co Gamma-Ray Lines from Type Ia Supernova (SN 2014J) with INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Churazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sunyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Isern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 512, pp.406-408. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsive and Long Duration High-Energy Gamma-ray Emission From the Very Bright 2012 March 7 Solar Flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 789, pp.20. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/789/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi large area telescope observations of blazar 3C 279 occultations by the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bechtol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Blandford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 784 (2), pp.118. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/784/2/118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Second Fermi Large Area Telescope Catalog of Gamma-ray Pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.17. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/208/2/17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00915642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the CTA concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Actis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aghajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.3-18. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ASTROPARTPHYS.2013.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00813224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveys with the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Funk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gallant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.317 - 330. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Point-spread Function for the Fermi Large Area Telescope from On-orbit Data and Limits on Pair Halos of Active Galactic Nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 765, pp.54. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/765/1/54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00823282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Galactic millisecond pulsar population using Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.62 - 62. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSR J2021+4026 IN THE GAMMA CYGNI REGION: THE FIRST VARIABLE γ-RAY PULSAR SEEN BY THE Fermi LAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 777, pp.L2. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/777/1/L2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00915598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Fermi-LAT Catalog of Sources Above 10 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 209, pp.2. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/209/2/34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the Characteristic Pion-Decay Signature in Supernova Remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 339, pp.807-811. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1231160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00824307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of SN2011fe with INTEGRAL. I. Pre-maximum phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Isern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A97. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE FERMI ALL-SKY VARIABILITY ANALYSIS: A LIST OF FLARING GAMMA-RAY SOURCES AND THE SEARCH FOR TRANSIENTS IN OUR GALAXY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 771, pp.57. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/771/1/57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00853636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERMI OBSERVATIONS OF γ -RAY EMISSION FROM THE MOON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 758, pp.140. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/758/2/140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00767614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE STUDY OF COSMIC RAYS AND THE INTERSTELLAR MEDIUM IN NEARBY MOLECULAR CLOUDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 755, pp.22. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/755/1/22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00735197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmic-ray and gas content of the Cygnus region as measured in gamma rays by the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.A71. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Millisecond Pulsar Discovery via Gamma-Ray Pulsations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Pletsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 338, pp.1314-1317. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1229054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00769556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT Search for Dark Matter in Gamma-ray Lines and the Inclusive Photon Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.022002 </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.022002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00699421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Galactic Halo Dark Matter from Fermi-LAT Diffuse Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 761, pp.91. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/761/2/91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT Observations of the Diffuse Gamma-Ray Emission: Implications for Cosmic Rays and the Interstellar Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750, pp.3. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/750/1/3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00685261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Detection of γ-Ray Emission from the M2 Soft X-Ray Flare on 2010 June 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 745, pp.144. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/745/2/144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00684631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE OBSERVATIONS OF THE SUPERNOVA REMNANT G8.7-0.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 744, pp.80. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/744/1/80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00664467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight measurement of the absolute energy scale of the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.346-353. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00684886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fermi Large Area Telescope On Orbit: Event Classification, Instrument Response Functions, and Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 203, pp.4. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/203/1/4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00767693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to Recognizing Source Classes for Unassociated Sources in the First Fermi-LAT Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 753, pp.83. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/753/1/83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00719355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeV OBSERVATIONS OF STAR-FORMING GALAXIES WITH THE FERMI LARGE AREA TELESCOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 755, pp.164. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/755/2/164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00747346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of separate cosmic-ray electron and positron spectra with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.0111103. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.011103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00665926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Dark Matter Satellites using the FERMI-LAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 747, pp.121. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/747/2/121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00697553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imprint of the extragalactic background light in the gamma-ray spectra of blazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 338 (6111), pp.1190-1192. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1227160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00863061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic emission from the gamma-ray binary 1FGL J1018.6-5856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335, pp.189-193. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1213974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00685309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMMA-RAY OBSERVATIONS OF THE ORION MOLECULAR CLOUDS WITH THE FERMI LARGE AREA TELESCOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 756, pp.4. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00747339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-WAVELENGTH OBSERVATIONS OF BLAZAR AO 0235+164 IN THE 2008-2009 FLARING STATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 751, pp.159. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/751/2/159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00769591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE SECOND SOURCE CATALOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 199, pp.31. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/199/2/31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00700581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gamma-ray Emission from X-Ray-selected Seyfert Galaxies with Fermi-LAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 747, pp.2. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/747/2/104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00686924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropies in the diffuse gamma-ray background measured by the Fermi-LAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.083007. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.083007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00699970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first Fermi multifrequency campaign on BL Lacertae: characterizing the low-activity state of the eponymous blazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 730, pp.101. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/730/2/101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00587827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multi-wavelength campaign on PKS 2005-489 in a high state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.A110. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00630645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCOVERY OF HIGH-ENERGY GAMMA-RAY EMISSION FROM THE BINARY SYSTEM PSR B1259-63/LS 2883 AROUND PERIASTRON WITH FERMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 736, pp.L11. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/736/1/L11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00654867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into the High-Energy Gamma-ray Emission of Markarian 501 from Extensive Multifrequency Observations in the Fermi Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 727, pp.129. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of the young supernova remnant RX J1713.7-3946 with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 734, pp.28. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/734/1/28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00608700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Detection of a Luminous γ-ray Pulsar in Globular Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C.P. Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334, pp.1107-1110. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1207141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00656632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design concepts for the Cherenkov Telescope Array CTA: an advanced facility for ground-based high-energy gamma-ray astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Actis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleksić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.193-316. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10686-011-9247-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength Observations of the Flaring Gamma-ray Blazar 3C 66A in 2008 October</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 726, pp.43. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/726/1/43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE SECOND CATALOG OF ACTIVE GALACTIC NUCLEI DETECTED BY THE FERMI LARGE AREA TELESCOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, pp.171. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/743/2/171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00664242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT Search for Pulsar Wind Nebulae around gamma-ray Pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 726, pp.35. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/726/1/35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: the first fermilarge area telescope catalog of gamma-ray pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (1), 4 p. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/193/1/22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01270538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-Ray and Parsec-Scale Jet Properties of a Complete Sample of Blazars From the MOJAVE Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Lister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hovatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. I. Kellermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 742, pp.27. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/742/1/27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00656601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF HIGH-ENERGY GAMMA-RAY EMISSION DURING THE X-RAY FLARING ACTIVITY IN GRB 100728A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 734, pp.L27. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/734/2/L27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00655755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and Gamma-Ray Constraints on the Emission Geometry and Birthplace of PSR J2043+2740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noutsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 728, pp.77. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/728/2/77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cocoon of Freshly Accelerated Cosmic Rays Detected by Fermi in the Cygnus Superbubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334, pp.1103-. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/SCIENCE.1210311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Gamma-ray Space Telescope Observations of the Gamma-ray Outburst from 3C454.3 in November 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 733, pp.L26. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/733/2/L26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00657732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-ray flares from the Crab Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 331, pp.739-742. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1199705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a spectral break in the extra hard component of GRB 090926A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 729, pp.114. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/729/2/114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00587734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT Observations of Two Gamma-Ray Emission Components from the Quiescent Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 734, pp.116. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/734/2/116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00608701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Dark Matter Models from a Combined Analysis of MilkyWay Satellites with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.241302. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.241302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00657896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Catalog of Active Galactic Nuclei Detected by the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 715, pp.429-457. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/715/1/429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00484603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discovery of gamma-Ray Emission From The Blazar RGB J0710+591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Acciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Arlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 715, pp.L49-L55. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/715/1/L49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00484618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Dark Matter Annihilation in Clusters of Galaxies with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.025. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2010/05/025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00528694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Supernova remnant IC 443 with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 712, pp.459-468. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00473756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population of gamma-ray emitting globular clusters seen with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 524, pp.A75. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Observation of a Gamma-ray Source at the Position of Eta Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 723, pp.649-657. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/723/1/649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Observations of Misaligned AGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 720, pp.912-922. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Properties of Bright Fermi-detected Blazars in the Gamma-ray Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 710, pp.1271-1285. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/710/2/1271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Gamma-Ray Emission from the Starburst Galaxies M82 and NGC 253 with the Large Area Telescope on Fermi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 709, pp.L152-L157. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/709/2/L152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Fermi Large Area Telescope Catalog of Gamma-ray Pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 187, pp.460-494. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/187/2/460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00483013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectral Energy Distribution of Fermi bright blazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 716, pp.30-70. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/716/1/30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift and Fermi observations of the early afterglow of the short Gamma-Ray Burst 090510</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. P. M. Kuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 709, pp.L146-L151. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/709/2/L146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Observations of GRB 090510: A Short Hard Gamma-Ray Burst with an Additional, Hard Power-Law Component from 10 keV to GeV Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 716, pp.1178-1190. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/716/2/1178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00497160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 090217A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 717, pp.L127-L132. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/717/2/L127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00528823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope observations of the Vela-X Pulsar Wind Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 713, pp.146-153. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00482553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on cosmological dark matter annihilation from the Fermi-LAT isotropic diffuse gamma-ray measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.014. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2010/04/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00488230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the energetic pulsar PSR B1509-58 and its pulsar wind nebula in MSH 15-52 using the Fermi-Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 714, pp.927-936. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/714/1/927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00483010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferma gamma-ray space telescope observations of gamma-ray outburst from 3C 454.3 in 2009 december and 2010 april</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 721, pp.1383-1396. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/721/2/1383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT observations of the Geminga pulsar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 720, pp.272-283. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT discovery of GeV gamma-ray emission from the young supernova remnant Cassiopeia A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 710, pp.L92-L97. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/710/1/L92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00461069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A change in the optical polarization associated with a γ-ray flare in the blazar 3C 279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 463, pp.919-923. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00461013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the Small Magellanic Cloud in gamma-rays with Fermi/LAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 523, pp.A46. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-ray light curves and variability of bright Fermi-detected blazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 722, pp.520-542. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/722/1/520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00532895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzaku Observations of Luminous Quasars: Revealing the Nature of High-Energy Blazar emission in low level activity states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 716, pp.835-849. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/716/1/835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Gamma-Ray Imaging of a Radio Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 328, pp.725-729. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1184656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00484510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT Study of Gamma-ray Emission in the Direction of Supernova Remnant W49B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 722, pp.1303-1311. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/722/2/1303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00584255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight gamma-ray pulsars discovered in blind frequency searches of Fermi LAT data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Saz Parkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dormody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 725, pp.571-584. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/725/1/571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fermi-LAT high-latitude Survey: Source Count Distributions and the Origin of the Extragalactic Diffuse Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 720, pp.435-453. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT Observations of the Supernova Remnant W28 (G6.4-0.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 718, pp.348-356. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/718/1/348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00529638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-Ray Emission Concurrent with the Nova in the Symbiotic Binary V407 Cygni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 329 (5993), pp.817-821. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1192537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Milky Way Dwarf Spheroidal galaxies with the Fermi-LAT detector and constraints on Dark Matter models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 712, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00473736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of very high energy gamma rays from PKS 1424+240 and multiwavelength constraints on its redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Acciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Arlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 708, pp.L100-L106. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/708/2/L100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi observations of Cassiopeia and Cepheus: diffuse gamma-ray emission in the outer Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 710, pp.133-149. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/710/1/133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PKS 1502+106: a new and distant gamma-ray blazar in outburst discovered by the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 710, pp.810-827. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/710/1/810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-Ray Emission from the Shell of Supernova Remnant W44 Revealed by the Fermi LAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 327, pp.1103-1106. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1182787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00469710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectrum of the Isotropic Diffuse Gamma-Ray Emission Derived From First-Year Fermi Large Area Telescope Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.101101. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00473713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope observations of the Crab pulsar and Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 708, pp.1254-1267. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00453756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope observations of PSR J1836+5925</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 712, pp.1209-1218. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/712/2/1209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00475654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-ray and Radio Properties of Six Pulsars Detected by the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Weltevrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 708, pp.1426-1441. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00453816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope observations of Local Group galaxies: Detection of M31 and search for M33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 523, pp.L2. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Constraints on the Gamma-ray Opacity of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 723, pp.1082-1096. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/723/2/1082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gamma-ray emission from magnetars with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 725, pp.L73-L78. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/725/1/L73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT Search for Photon Lines from 30 to 200 GeV and Dark Matter Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.091302. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.091302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00473682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Pulsed $\gamma$-rays from PSR J0034-0534 with the Fermi LAT: A Case for Co-located Radio and $\gamma$-ray Emission Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 712, pp.957-963. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/712/2/957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00475596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope First Source Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 188, pp.405-436. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/188/2/405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00497544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope View of the Core of the Radio Galaxy Centaurus A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 719, pp.1433-1444. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/719/2/1433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00529778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSR J1907+0602: A Radio-Faint Gamma-Ray Pulsar Powering a Bright TeV Pulsar Wind Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 711, pp.64-74. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/711/1/64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00461061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Observations of Gamma-ray Pulsars PSR J1057-5226, J1709-4429, and J1952+3252</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 720, pp.26-40. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi observations of the very hard gamma-ray blazar PG 1553+113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 708, pp.1310-1320. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00453792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vela Pulsar: Results from the First Year of Fermi LAT Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 713, pp.154-165. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00482639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope observations of the exceptional gamma-ray outbursts of 3C 273 in 2009 september</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 714, pp.L73-L78. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/714/1/L73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00483105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeV Gamma-ray Flux Upper Limits from Clusters of Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 717, pp.L71-L78. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/717/1/L71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00528795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi detection of delayed GeV emission from the short GRB 081024B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 712, pp.558-564. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00474343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of the Large Magellanic Cloud with Fermi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 512, pp.A7. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00482693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Cosmic-Ray Electron Anisotropies with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.092003. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.092003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT observations of cosmic-ray electrons from 7 GeV to 1 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.092004. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.092004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Gamma-rays from PSR J2021+3651 with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 700, pp.1059-1066. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/700/2/1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00394148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERMI OBSERVATIONS OF TeV-SELECTED ACTIVE GALACTIC NUCLEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707, pp.1310-1333. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/1310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00442815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi/LAT discovery of gamma-ray emission from a relativistic jet in the narrow-line quasar PMN J0948+0022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 699, pp.976-984. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00394133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Gamma-rays from the millisecond pulsar J0030+0451 with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 699, pp.1171-1177. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00380184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Observations of High-Energy Gamma-Ray Emission from GRB 080916C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 323, pp.1688-1693. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/SCIENCE.1169101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00377697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Observations of GRB 090902B: A Distinct Spectral Component in the Prompt and Delayed Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 706, pp.L138-L144. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00436385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT Observations of LS 5039</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 706, pp.L56-L61. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00436279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Large Area Telescope on the Fermi Gamma-ray Space Telescope Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 697, pp.1071-1102. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/1071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00378934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 080825C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707, pp.580-592. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00440944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT Observations of LS I +61 303: First detection of an orbital modulation in GeV Gamma Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 701, pp.123-128. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/L123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00410616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Pulsations from the pulsars J0205+6449 in SNR 3C 58 with the Fermi Gammay-ray Space Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 699, pp.L102-L107. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/L102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00410517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Measurements of the Diffuse Gamma-Ray Emission at Intermediate Galactic Latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.251101. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.251101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00446920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Observations of the Cosmic-Ray Induced gamma-ray Emission of the Earth's Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.122004. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.80.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Gamma-Ray Detection of the Radio Galaxy M87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00440769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous observations of PKS 2155-304 with H.E.S.S., Fermi, RXTE and ATOM: spectral energy distributions and variability in a low state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 696, pp.L150-L155. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/L150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00378403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A limit on the variation of the speed of light arising from quantum gravity effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 462, pp.331-334. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00436584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT detection of pulsed $\gamma$-rays from the Vela-like pulsars PSR J1048-5832 and PSR J2229+6114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 706, pp.1331-1340. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00440021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi/LAT discovery of gamma-ray emission from the flat-spectrum radio quasar PKS 1454-354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 697, pp.934-941. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/697/1/934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00378187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated High-Energy Gamma-Ray Emission from the Microquasar Cygnus X-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 326, pp.1512-1516. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1182174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00444982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of 16 Gamma-Ray Pulsars Through Blind Frequency Searches Using the Fermi LAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 325, pp.840-844. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1175558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00402843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of High-Energy Gamma-Ray Emission from the Globular Cluster 47 Tucanae with Fermi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 325, pp.845-848. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/SCIENCE.1177023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00414457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Cosmic Ray e(+)+e(-) Spectrum from 20 GeV to 1 TeV with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.181101. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.181101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00392444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Pulsed Gamma Rays from the Young Radio Pulsar PSR J1028-5819 with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 695, pp.L72-L77. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/695/1/L72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00377212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Bright Gamma-ray Source List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183/1, pp.46-66. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/183/1/46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00379297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT Observation of Diffuse Gamma-Rays Produced Through Interactions between Local Interstellar Matter and High Energy Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 703, pp.1249-1256. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/703/2/1249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00429043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The On-orbit Calibrations for the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.193-219. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00379324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength monitoring of the enigmatic Narrow-Line Seyfert 1 PMN J0948+0022 in March-July 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707, pp.727-737. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00440984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT Discovery of Extended Gamma-ray Emission in the Direction of Supernova Remnant W51C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 706, pp.L1-L6. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00436134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Population of Gamma-Ray Millisecond Pulsars Seen with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 325, pp.848-852. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1176113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00402863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Discovery of Gamma-Ray Emission from NGC 1275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 699, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/699/1/31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00378198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bright AGN Source List from the First Three Months of the Fermi Large Area Telescope All-Sky Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 700, pp.597-622. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/700/1/597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00379280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Fermi Gamma-ray Space Telescope Observations of the Quasar 3C 454.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 699, pp.817-823. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/699/1/817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00380233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Loud Narrow-Line Seyfert 1 as a New Class of Gamma-Ray AGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707, pp.L142-L147. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/L142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00442839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and intensity variations of Galactic 26^Al emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 496, pp.713-724. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00358422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymmetric distribution of positrons in the Galactic disk revealed by big gamma-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weidenspointner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 451 (7175), pp.159-162. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00945665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fermi Gamma Ray Space Telescope discovers the Pulsar in the Young Galactic Supernova-Remnant CTA 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 322 (5905), pp.1218. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1165572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPI observations of the diffuse ^60Fe emission in the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.1005-1012. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00148415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRAL observations of the cosmic X-ray background in the 5-100 keV range via occultation by the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Churazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sunyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revnivtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sazonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 467, pp.529-540. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00135313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Signature of ^44Ti in Cassiopeia A Revealed by IBIS/ISGRI on INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Decourchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Den Hartog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 647, pp.L41-L44. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/507300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00138805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of the Galactic e+e- annihilation emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 445, pp.579-589. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive $^{26}$Al and massive stars in the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kretschmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Lichti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schoenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 439, pp.45-47. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00188910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{26}$Al in the inner Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kretschmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Strong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 449, pp.1025-1031. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00188963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The all-sky distribution of 511 keV electron-positron annihilation emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lonjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weidenspointner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAX, a Laue diffraction lens for nuclear astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abrosimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.269-278. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-006-9058-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00130777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLAIRE: First light for a gamma-ray lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abrosimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.253-267. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-006-9071-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00188976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of gamma-ray lines from interstellar 60Fe by the high resolution spectrometer SPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 433, pp.L49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INTEGRAL spectrometer SPI: performance of point-source data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kreykenbohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 357 (2), pp.420. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.08675.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First view of the all-sky distribution of positronium annihilation continuum emission with SPI/INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weidenspointner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Shrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPI instrumental background characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schonfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Teegarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 411, pp.L107-L112. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification and modelling of SPI background lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weidenspointner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bj. Teegarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 411, pp.L113-L116. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRAL/SPI ground calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 411, pp.L71-L79. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPI/INTEGRAL observation of the Cygnus region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mandrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 411, pp.L377-lL382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cygnus OB2 – a young globular cluster in the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 360, pp.539 - 548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SF2A Environmental Transition Commission: Summary of the 2025 workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jul 2026, Toulouse, France. pp.361-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosipy library: COSI's high-level analysis software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Martinez-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savitri Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chien-You Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Karwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Kierans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic-Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2308.11436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compton Spectrometer and Imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tomsick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Boggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zoglauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic-Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2308.12362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Search for Halos Around Pulsars in Fermi-LAT Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheila Abdollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Di Mauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Cosmic Ray Conference (ICRC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating gamma-ray emission of the Cygnus cocoon with 12 years of Fermi-LAT data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xan Astiasarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Cosmic Ray Conference (ICRC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Carbon Footprint of Astronomical Research Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Astronomie et d'Astrophysique, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the Galactic Plane with the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.886, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.395.0886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Proton Irradiation on SiPM Dark Current for High-Energy Space Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on New Photon Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.012006, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.27.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-ASTROGAM gamma-ray space observatory for the multimessenger astronomy of the 2030s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tatischeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Oberlack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.106992J, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2315151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-line Seyfert 1 galaxies and the Cherenkov Telescope Array: simulations and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tavecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vercellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGN13: Beauty and the Beast. The 13th Italian meeting on Active Galactic Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1471415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cloud-Based architecture for the Cherenkov Telescope Array observation simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Landoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vercellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGN13: Beauty and the Beast. The 13th Italian meeting on Active Galactic Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1471401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open high-level data formats and software for gamma-ray astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Deil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kosack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on High-Energy Gamma-Ray Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.070006, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4969003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio galaxies from Fermi to the CTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vignali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on High-Energy Gamma-Ray Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.050006, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4968952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the physics of SNIa obtained from their gamma-ray emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Isern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th INTEGRAL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.054, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.285.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NectarCAM : a camera for the medium size telescopes of the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Glicenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-A. Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Blanch~bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on High-Energy Gamma-Ray Astronomy (Gamma 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.080009, </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4969030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01194633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-ASTROGAM gamma-ray space mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tatischeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Oberlack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99052N, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cherenkov Telescope Array Observatory: top level use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulgarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kosack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schwanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Cyberinfrastructure for Astronomy IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.991331, </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2232224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Access to the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brau-Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Deil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.781, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.0781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The On-Site Analysis of the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulgarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Rodríguez-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. De Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference (ICRC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.763, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.0763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01199529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Interoperability in Astrophysics for Workflows Extraction from Heterogeneous Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherenkov Telescope Array Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kosack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference (ICRC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.947, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.0947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01194814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherenkov Telescope Array science data analysis using the ctools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brau-Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Deil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia Chun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jun 2014, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the NectarCAM camera project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Glicenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Energy, Optical, and Infrared Detectors for Astronomy VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2056277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01430160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NectarCAM camera project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Glicenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-A. Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Cosmic Ray Conference (ICRC2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00848794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a common analysis framework for gamma-ray astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Deil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneli Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Cosmic Rays Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GammaLib: A New Framework for the Analysis of Astronomical Gamma-Ray Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26Al Gamma-Ray Line Observations of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kretschmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Lichti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schönfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Obscured Universe. VI INTEGRAL Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00714278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRI: The Gamma-Ray Imager mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th INTEGRAL Workshop: The Obscured Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Moscow, Russia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft gamma-ray galactic ridge emission as unveiled by SPI aboard INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lonjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weidenspointner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Strong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE FIRST GLAST SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Stanford, United States. pp.130-134, </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2757284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R and D progress on second-generation crystals for Laue lens applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. V. Abrosimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics for EUV, X-Ray, and Gamma-Ray Astronomy III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, San Diego, CA, United States. pp.66880O, </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.733993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00320834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Gamma-Ray Sky with SPI aboard INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weidenspointner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Strong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI INTEGRAL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Moscou, Russia. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium (Compton) focal plane detectors for gamma-ray lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Wunderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weidenspointner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoglauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation II: Ultraviolet to Gamma Ray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.626-629, </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.672128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00188753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects in space-based Gamma-Ray Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39TH ESLAB Symposium on Trends in Space Science and Cosmic Vision 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Noordwijk, Netherlands. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the spectrometer aboard the INTEGRAL satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Attie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray and Gamma-Ray Telescopes and Instruments for Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, United States. pp.1132-1143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAX: Development of a Laue diffraction lens for nuclear astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smither</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on New Developments in Photodetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Beaune, France. Elsevier, 567, pp.333-336, 2006, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.05.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00112346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science with the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alves Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Cássia dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. de Gouveia Dal Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WORLD SCIENTIFIC, 2019, 9789813270091. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/10986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Carbon Footprint of Astronomy Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change for Astronomers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing Ltd, 2024, 978-0-7503-3727-4. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2514-3433/acfcb6ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of gamma-ray astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus Physique, Gamma-ray astronomy, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (6), pp.663-678, 2016, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeV Gamma-Ray Emission from Normal and Starburst Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Rays in Star-Forming Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, pp.169 - 191, 2013, Astrophysics and Space Science Proceedings, 978-3-642-35409-0. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35410-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the 847 keV gamma-ray line of radio-active Co56 from the Type Ia Supernova SN2014J in M82 with INTEGRAL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Churazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sunyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grebenev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Isern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon footprint of IRAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brau-Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Coriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky Medium Energy Gamma-ray Observatory: Exploring the Extreme Multimessenger Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mcenery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Abel Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02194041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Observations of the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of the Large Magellanic Cloud with Fermi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRI: focusing on the evolving violent Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Frontera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn E. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scientific Objectives of the SPIRAL2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GANIL. 2006, pp.1-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00101412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of 26Al in the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysics [astro-ph]. Université Paul Sabatier - Toulouse III, 1997. English. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00145359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploration du ciel gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paul Sabatier - Toulouse III, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00271387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GammaLib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Buehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Cardenzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Deil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e7af2d39c65f061a0c79147d4b5cb40b3d199da1;origin=https://hal.archives-ouvertes.fr/hal-02089679;visit=swh:1:snp:739e79a69f47c935107c31df6f347a1dea061060;anchor=swh:1:rev:803fd5b86ab6f7d5627bfdee9354bf208ef8e3a4;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ctools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Buehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Cardenzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cayrou Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Deil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:be26dd8b87c1125ef2b0d34cbe5a47c1918b6e18;origin=https://hal.archives-ouvertes.fr/hal-02089682;visit=swh:1:snp:f50e5bd30a4d8a6b8098c8bc88ae160d8fcba05d;anchor=swh:1:rev:ddb353ccd3151f193947a8941d5ec599bf104e25;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId829"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jürgen Knödlseder </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (204)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of positron in-flight annihilation from the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, pp.A257. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202556046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable space research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Meheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.472-473. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02506-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of the Athena X-ray Integral Field Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Albouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (3), pp.19. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-024-09939-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the environmental impacts of the Cherenkov Telescope Array mid-sized telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle dos Santos Ilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Montastruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02326-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios of future annual carbon footprints of astronomical research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Coriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02346-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to spectral signatures of hadronic PeVatrons with application to Galactic Supernova Remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguasca-Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.102850. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2023.102850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple emission components in the Cygnus cocoon detected from Fermi-LAT observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Astiasarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tibaldo.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.A47. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to TeV photon emission from the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Acharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Aguasca-Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Aguirre-Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 523 (4), pp.5353-5387. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPTEL data analysis using GammaLib and ctools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Collmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcconnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, pp.A84. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimate of the carbon footprint of astronomical research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brau-Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Coriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.503-513. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-022-01612-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive assessment of the carbon footprint of an astronomical institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brau-Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Coriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (11), pp.1219-1222. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-022-01771-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array for probing cosmology and fundamental physics with gamma-ray propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.048. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2021/02/048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of performance of the NectarCAM photodetectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsiahina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1007, pp.165413. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2021.165413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to a dark matter signal from the Galactic centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aguirre-Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.057. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2021/01/057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRAL results on the electron-positron annihilation radiation and X-ray & Gamma-ray diffuse emission of the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Churazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Krivonos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.101548. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2020.101548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cloud-based Architecture for the Cherenkov Telescope Array Observation Simulations: Optimization, Design, and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vercellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 240 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aafcb5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo studies for the optimisation of the Cherenkov Telescope Array layout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekrem Oǧuzhan Angüner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astropart.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.35-53. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the H.E.S.S. public data release with ctools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Tiziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Specovious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Cardenzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A102. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for gamma-ray observations of narrow-line Seyfert 1 galaxies with the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vercellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tavecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481 (4), pp.5046-5061. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASON: An OWL-S based ontology for astrophysical services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ascom.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silicon photomultipliers for new high-energy space telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 912, pp.144-148. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science with e-ASTROGAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tatischeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcenery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mallamaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.1-106. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jheap.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01864552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of M31 and M33 with the Fermi Large Area Telescope: A Galactic Center Excess in Andromeda?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 836, pp.208. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa5c3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01522758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-ASTROGAM mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tatischeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Oberlack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1), pp.25-82. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-017-9533-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASAS: A tool for composing automatically and semantically astrophysical services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 20, pp. 34-43. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ascom.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Cherenkov Telescope Array Observations of the Young Supernova Remnant RX J1713.7−3946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aloisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 840 (2), pp.74. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa6d67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192570v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Galaxies with the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vignali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.42-48. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2FHL: The Second Catalog of Hard Fermi -LAT Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 222 (1), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0067-0049/222/1/5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01360302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep view of the Large Magellanic Cloud with six years of Fermi-LAT observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A71. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01360102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT observations of high-energy $\gamma$-ray emission toward the Galactic center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 819 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/819/1/44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first Fermi lat supernova remnant catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 224, pp.8. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0067-0049/224/1/8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01362303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GammaLib and ctools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.A1. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-Ray emission from SN2014J near maximum optical light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Isern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 588, pp.A67. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT Gamma-Ray Detections of Classical Novae V1369 Centauri 2013 and V5668 Sagittarii 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. N. Shore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ł. Stawarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. H. D. Corbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 826, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/826/2/142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extremely bright gamma-ray pulsar in the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 350 (6262), pp.801-805. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aac7400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01370003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spectrum of isotropic diffuse gamma-ray emission between 100 MeV and 820 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 799, pp.86. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/799/1/86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma Rays from Type Ia Supernova SN 2014J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Churazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sunyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Isern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bikmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 812 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/812/1/62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectrum and Morphology of the $Fermi$ Bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 793 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/793/1/64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for cosmic-ray induced gamma-ray emission in Galaxy Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 787, pp.18. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Pulse of the Extremely Bright GRB 130427A: A Test Lab for Synchrotron Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Preece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michael Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. von Kienlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343 (6166), pp.51-54. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1242302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02019633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of 56Co Gamma-Ray Lines from Type Ia Supernova (SN 2014J) with INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Churazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sunyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Isern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 512, pp.406-408. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsive and Long Duration High-Energy Gamma-ray Emission From the Very Bright 2012 March 7 Solar Flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 789, pp.20. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/789/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi large area telescope observations of blazar 3C 279 occultations by the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bechtol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bellazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Blandford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 784 (2), pp.118. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/784/2/118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the CTA concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Actis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aghajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.3-18. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ASTROPARTPHYS.2013.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00813224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Second Fermi Large Area Telescope Catalog of Gamma-ray Pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.17. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/208/2/17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00915642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveys with the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Funk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gallant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.317 - 330. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Fermi-LAT Catalog of Sources Above 10 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 209, pp.2. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/209/2/34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00923344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the Characteristic Pion-Decay Signature in Supernova Remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 339, pp.807-811. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1231160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00824307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSR J2021+4026 IN THE GAMMA CYGNI REGION: THE FIRST VARIABLE γ-RAY PULSAR SEEN BY THE Fermi LAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 777, pp.L2. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/777/1/L2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00915598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Galactic millisecond pulsar population using Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.62 - 62. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Point-spread Function for the Fermi Large Area Telescope from On-orbit Data and Limits on Pair Halos of Active Galactic Nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 765, pp.54. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/765/1/54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00823282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of SN2011fe with INTEGRAL. I. Pre-maximum phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Isern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A97. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE FERMI ALL-SKY VARIABILITY ANALYSIS: A LIST OF FLARING GAMMA-RAY SOURCES AND THE SEARCH FOR TRANSIENTS IN OUR GALAXY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 771, pp.57. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/771/1/57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00853636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERMI OBSERVATIONS OF γ -RAY EMISSION FROM THE MOON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 758, pp.140. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/758/2/140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00767614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE STUDY OF COSMIC RAYS AND THE INTERSTELLAR MEDIUM IN NEARBY MOLECULAR CLOUDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 755, pp.22. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/755/1/22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00735197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE OBSERVATIONS OF THE SUPERNOVA REMNANT G8.7-0.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 744, pp.80. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/744/1/80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00664467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight measurement of the absolute energy scale of the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.346-353. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00684886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fermi Large Area Telescope On Orbit: Event Classification, Instrument Response Functions, and Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 203, pp.4. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/203/1/4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00767693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Millisecond Pulsar Discovery via Gamma-Ray Pulsations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Pletsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 338, pp.1314-1317. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1229054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00769556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Galactic Halo Dark Matter from Fermi-LAT Diffuse Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 761, pp.91. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/761/2/91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT Observations of the Diffuse Gamma-Ray Emission: Implications for Cosmic Rays and the Interstellar Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750, pp.3. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/750/1/3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00685261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Detection of γ-Ray Emission from the M2 Soft X-Ray Flare on 2010 June 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 745, pp.144. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/745/2/144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00684631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT Search for Dark Matter in Gamma-ray Lines and the Inclusive Photon Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.022002 </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.022002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00699421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmic-ray and gas content of the Cygnus region as measured in gamma rays by the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.A71. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to Recognizing Source Classes for Unassociated Sources in the First Fermi-LAT Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 753, pp.83. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/753/1/83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00719355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeV OBSERVATIONS OF STAR-FORMING GALAXIES WITH THE FERMI LARGE AREA TELESCOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 755, pp.164. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/755/2/164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00747346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of separate cosmic-ray electron and positron spectra with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.0111103. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.011103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00665926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic emission from the gamma-ray binary 1FGL J1018.6-5856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335, pp.189-193. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1213974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00685309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imprint of the extragalactic background light in the gamma-ray spectra of blazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 338 (6111), pp.1190-1192. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1227160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00863061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-WAVELENGTH OBSERVATIONS OF BLAZAR AO 0235+164 IN THE 2008-2009 FLARING STATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 751, pp.159. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/751/2/159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00769591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMMA-RAY OBSERVATIONS OF THE ORION MOLECULAR CLOUDS WITH THE FERMI LARGE AREA TELESCOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 756, pp.4. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00747339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Dark Matter Satellites using the FERMI-LAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 747, pp.121. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/747/2/121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00697553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE SECOND SOURCE CATALOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 199, pp.31. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/199/2/31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00700581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Gamma-ray Emission from X-Ray-selected Seyfert Galaxies with Fermi-LAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 747, pp.2. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/747/2/104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00686924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropies in the diffuse gamma-ray background measured by the Fermi-LAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.083007. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.083007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00699970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first Fermi multifrequency campaign on BL Lacertae: characterizing the low-activity state of the eponymous blazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 730, pp.101. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/730/2/101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00587827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multi-wavelength campaign on PKS 2005-489 in a high state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.A110. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00630645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-wavelength Observations of the Flaring Gamma-ray Blazar 3C 66A in 2008 October</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 726, pp.43. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/726/1/43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE SECOND CATALOG OF ACTIVE GALACTIC NUCLEI DETECTED BY THE FERMI LARGE AREA TELESCOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, pp.171. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/743/2/171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00664242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Detection of a Luminous γ-ray Pulsar in Globular Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C.P. Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334, pp.1107-1110. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1207141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00656632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into the High-Energy Gamma-ray Emission of Markarian 501 from Extensive Multifrequency Observations in the Fermi Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 727, pp.129. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design concepts for the Cherenkov Telescope Array CTA: an advanced facility for ground-based high-energy gamma-ray astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Actis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aleksić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.193-316. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10686-011-9247-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCOVERY OF HIGH-ENERGY GAMMA-RAY EMISSION FROM THE BINARY SYSTEM PSR B1259-63/LS 2883 AROUND PERIASTRON WITH FERMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 736, pp.L11. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/736/1/L11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00654867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of the young supernova remnant RX J1713.7-3946 with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 734, pp.28. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/734/1/28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00608700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT Search for Pulsar Wind Nebulae around gamma-ray Pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 726, pp.35. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/726/1/35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: the first fermilarge area telescope catalog of gamma-ray pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (1), 4 p. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/193/1/22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01270538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and Gamma-Ray Constraints on the Emission Geometry and Birthplace of PSR J2043+2740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noutsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 728, pp.77. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/728/2/77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cocoon of Freshly Accelerated Cosmic Rays Detected by Fermi in the Cygnus Superbubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334, pp.1103-. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/SCIENCE.1210311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-Ray and Parsec-Scale Jet Properties of a Complete Sample of Blazars From the MOJAVE Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Lister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hovatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. I. Kellermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 742, pp.27. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/742/1/27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00656601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF HIGH-ENERGY GAMMA-RAY EMISSION DURING THE X-RAY FLARING ACTIVITY IN GRB 100728A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 734, pp.L27. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/734/2/L27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00655755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a spectral break in the extra hard component of GRB 090926A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 729, pp.114. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/729/2/114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00587734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-ray flares from the Crab Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 331, pp.739-742. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1199705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Gamma-ray Space Telescope Observations of the Gamma-ray Outburst from 3C454.3 in November 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 733, pp.L26. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/733/2/L26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00657732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT Observations of Two Gamma-Ray Emission Components from the Quiescent Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 734, pp.116. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/734/2/116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00608701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Dark Matter Models from a Combined Analysis of MilkyWay Satellites with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.241302. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.241302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00657896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Dark Matter Annihilation in Clusters of Galaxies with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.025. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2010/05/025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00528694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Properties of Bright Fermi-detected Blazars in the Gamma-ray Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 710, pp.1271-1285. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/710/2/1271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Gamma-Ray Emission from the Starburst Galaxies M82 and NGC 253 with the Large Area Telescope on Fermi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 709, pp.L152-L157. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/709/2/L152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Supernova remnant IC 443 with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 712, pp.459-468. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00473756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Catalog of Active Galactic Nuclei Detected by the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 715, pp.429-457. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/715/1/429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00484603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Observations of Misaligned AGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 720, pp.912-922. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population of gamma-ray emitting globular clusters seen with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 524, pp.A75. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Observation of a Gamma-ray Source at the Position of Eta Carinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 723, pp.649-657. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/723/1/649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Fermi Large Area Telescope Catalog of Gamma-ray Pulsars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 187, pp.460-494. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/187/2/460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00483013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectral Energy Distribution of Fermi bright blazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 716, pp.30-70. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/716/1/30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discovery of gamma-Ray Emission From The Blazar RGB J0710+591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Acciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Arlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 715, pp.L49-L55. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/715/1/L49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00484618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift and Fermi observations of the early afterglow of the short Gamma-Ray Burst 090510</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. P. M. Kuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 709, pp.L146-L151. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/709/2/L146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 090217A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 717, pp.L127-L132. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/717/2/L127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00528823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope observations of the Vela-X Pulsar Wind Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 713, pp.146-153. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00482553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on cosmological dark matter annihilation from the Fermi-LAT isotropic diffuse gamma-ray measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.014. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2010/04/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00488230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the energetic pulsar PSR B1509-58 and its pulsar wind nebula in MSH 15-52 using the Fermi-Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 714, pp.927-936. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/714/1/927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00483010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferma gamma-ray space telescope observations of gamma-ray outburst from 3C 454.3 in 2009 december and 2010 april</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 721, pp.1383-1396. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/721/2/1383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Observations of GRB 090510: A Short Hard Gamma-Ray Burst with an Additional, Hard Power-Law Component from 10 keV to GeV Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 716, pp.1178-1190. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/716/2/1178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00497160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT Study of Gamma-ray Emission in the Direction of Supernova Remnant W49B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 722, pp.1303-1311. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/722/2/1303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00584255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fermi-LAT high-latitude Survey: Source Count Distributions and the Origin of the Extragalactic Diffuse Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 720, pp.435-453. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT Observations of the Supernova Remnant W28 (G6.4-0.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 718, pp.348-356. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/718/1/348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00529638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Milky Way Dwarf Spheroidal galaxies with the Fermi-LAT detector and constraints on Dark Matter models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 712, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00473736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eight gamma-ray pulsars discovered in blind frequency searches of Fermi LAT data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Saz Parkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dormody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 725, pp.571-584. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/725/1/571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-Ray Emission Concurrent with the Nova in the Symbiotic Binary V407 Cygni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 329 (5993), pp.817-821. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1192537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of very high energy gamma rays from PKS 1424+240 and multiwavelength constraints on its redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Acciari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Arlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 708, pp.L100-L106. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/708/2/L100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi observations of Cassiopeia and Cepheus: diffuse gamma-ray emission in the outer Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 710, pp.133-149. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/710/1/133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A change in the optical polarization associated with a γ-ray flare in the blazar 3C 279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 463, pp.919-923. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00461013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzaku Observations of Luminous Quasars: Revealing the Nature of High-Energy Blazar emission in low level activity states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 716, pp.835-849. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/716/1/835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00496048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Gamma-Ray Imaging of a Radio Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 328, pp.725-729. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1184656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00484510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-ray light curves and variability of bright Fermi-detected blazars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 722, pp.520-542. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/722/1/520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00532895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the Small Magellanic Cloud in gamma-rays with Fermi/LAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 523, pp.A46. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT discovery of GeV gamma-ray emission from the young supernova remnant Cassiopeia A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 710, pp.L92-L97. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/710/1/L92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00461069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT observations of the Geminga pulsar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 720, pp.272-283. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PKS 1502+106: a new and distant gamma-ray blazar in outburst discovered by the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 710, pp.810-827. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/710/1/810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectrum of the Isotropic Diffuse Gamma-Ray Emission Derived From First-Year Fermi Large Area Telescope Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.101101. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00473713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope observations of the Crab pulsar and Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 708, pp.1254-1267. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00453756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-ray and Radio Properties of Six Pulsars Detected by the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Weltevrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 708, pp.1426-1441. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00453816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope observations of Local Group galaxies: Detection of M31 and search for M33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 523, pp.L2. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-Ray Emission from the Shell of Supernova Remnant W44 Revealed by the Fermi LAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 327, pp.1103-1106. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1182787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00469710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope observations of PSR J1836+5925</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 712, pp.1209-1218. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/712/2/1209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00475654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope First Source Catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 188, pp.405-436. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/188/2/405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00497544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT Search for Photon Lines from 30 to 200 GeV and Dark Matter Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.091302. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.091302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00473682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSR J1907+0602: A Radio-Faint Gamma-Ray Pulsar Powering a Bright TeV Pulsar Wind Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 711, pp.64-74. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/711/1/64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00461061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope View of the Core of the Radio Galaxy Centaurus A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 719, pp.1433-1444. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/719/2/1433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00529778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Constraints on the Gamma-ray Opacity of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 723, pp.1082-1096. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/723/2/1082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gamma-ray emission from magnetars with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 725, pp.L73-L78. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/725/1/L73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Pulsed $\gamma$-rays from PSR J0034-0534 with the Fermi LAT: A Case for Co-located Radio and $\gamma$-ray Emission Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 712, pp.957-963. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/712/2/957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00475596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Observations of Gamma-ray Pulsars PSR J1057-5226, J1709-4429, and J1952+3252</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Antolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 720, pp.26-40. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vela Pulsar: Results from the First Year of Fermi LAT Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 713, pp.154-165. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00482639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope observations of the exceptional gamma-ray outbursts of 3C 273 in 2009 september</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 714, pp.L73-L78. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/714/1/L73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00483105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi observations of the very hard gamma-ray blazar PG 1553+113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 708, pp.1310-1320. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00453792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi detection of delayed GeV emission from the short GRB 081024B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 712, pp.558-564. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00474343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of the Large Magellanic Cloud with Fermi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 512, pp.A7. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00482693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Cosmic-Ray Electron Anisotropies with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.092003. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.092003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT observations of cosmic-ray electrons from 7 GeV to 1 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.092004. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.092004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00585122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeV Gamma-ray Flux Upper Limits from Clusters of Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 717, pp.L71-L78. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/717/1/L71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00528795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERMI OBSERVATIONS OF TeV-SELECTED ACTIVE GALACTIC NUCLEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707, pp.1310-1333. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/1310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00442815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Gamma-rays from PSR J2021+3651 with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 700, pp.1059-1066. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/700/2/1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00394148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi/LAT discovery of gamma-ray emission from a relativistic jet in the narrow-line quasar PMN J0948+0022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 699, pp.976-984. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00394133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Observations of High-Energy Gamma-Ray Emission from GRB 080916C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 323, pp.1688-1693. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/SCIENCE.1169101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00377697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Gamma-rays from the millisecond pulsar J0030+0451 with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 699, pp.1171-1177. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00380184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT Observations of LS I +61 303: First detection of an orbital modulation in GeV Gamma Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 701, pp.123-128. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/L123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00410616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Observations of GRB 090902B: A Distinct Spectral Component in the Prompt and Delayed Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 706, pp.L138-L144. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00436385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 080825C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707, pp.580-592. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00440944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT Observations of LS 5039</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 706, pp.L56-L61. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00436279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Large Area Telescope on the Fermi Gamma-ray Space Telescope Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 697, pp.1071-1102. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/1071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00378934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Pulsations from the pulsars J0205+6449 in SNR 3C 58 with the Fermi Gammay-ray Space Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 699, pp.L102-L107. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/L102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00410517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Measurements of the Diffuse Gamma-Ray Emission at Intermediate Galactic Latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.251101. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.251101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00446920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Observations of the Cosmic-Ray Induced gamma-ray Emission of the Earth's Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.122004. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.80.122004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00460529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Gamma-Ray Detection of the Radio Galaxy M87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00440769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous observations of PKS 2155-304 with H.E.S.S., Fermi, RXTE and ATOM: spectral energy distributions and variability in a low state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aharonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Akhperjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 696, pp.L150-L155. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/L150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00378403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi/LAT discovery of gamma-ray emission from the flat-spectrum radio quasar PKS 1454-354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 697, pp.934-941. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/697/1/934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00378187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A limit on the variation of the speed of light arising from quantum gravity effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 462, pp.331-334. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00436584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated High-Energy Gamma-Ray Emission from the Microquasar Cygnus X-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 326, pp.1512-1516. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1182174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00444982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT detection of pulsed $\gamma$-rays from the Vela-like pulsars PSR J1048-5832 and PSR J2229+6114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 706, pp.1331-1340. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00440021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of 16 Gamma-Ray Pulsars Through Blind Frequency Searches Using the Fermi LAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 325, pp.840-844. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1175558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00402843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of High-Energy Gamma-Ray Emission from the Globular Cluster 47 Tucanae with Fermi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 325, pp.845-848. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/SCIENCE.1177023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00414457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Cosmic Ray e(+)+e(-) Spectrum from 20 GeV to 1 TeV with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.181101. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.181101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00392444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Pulsed Gamma Rays from the Young Radio Pulsar PSR J1028-5819 with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 695, pp.L72-L77. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/695/1/L72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00377212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Large Area Telescope Bright Gamma-ray Source List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183/1, pp.46-66. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/183/1/46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00379297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi LAT Observation of Diffuse Gamma-Rays Produced Through Interactions between Local Interstellar Matter and High Energy Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 703, pp.1249-1256. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/703/2/1249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00429043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The On-orbit Calibrations for the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.193-219. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00379324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength monitoring of the enigmatic Narrow-Line Seyfert 1 PMN J0948+0022 in March-July 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707, pp.727-737. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00440984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi-LAT Discovery of Extended Gamma-ray Emission in the Direction of Supernova Remnant W51C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 706, pp.L1-L6. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00436134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Population of Gamma-Ray Millisecond Pulsars Seen with the Fermi Large Area Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 325, pp.848-852. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1176113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00402863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Discovery of Gamma-Ray Emission from NGC 1275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 699, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/699/1/31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00378198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bright AGN Source List from the First Three Months of the Fermi Large Area Telescope All-Sky Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 700, pp.597-622. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/700/1/597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00379280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Fermi Gamma-ray Space Telescope Observations of the Quasar 3C 454.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 699, pp.817-823. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/699/1/817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00380233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Loud Narrow-Line Seyfert 1 as a New Class of Gamma-Ray AGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707, pp.L142-L147. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/L142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00442839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and intensity variations of Galactic 26^Al emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 496, pp.713-724. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00358422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymmetric distribution of positrons in the Galactic disk revealed by big gamma-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weidenspointner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 451 (7175), pp.159-162. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00945665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fermi Gamma Ray Space Telescope discovers the Pulsar in the Young Galactic Supernova-Remnant CTA 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aous A. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Atwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 322 (5905), pp.1218. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1165572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPI observations of the diffuse ^60Fe emission in the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.1005-1012. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00148415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRAL observations of the cosmic X-ray background in the 5-100 keV range via occultation by the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Churazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sunyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revnivtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sazonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 467, pp.529-540. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00135313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Signature of ^44Ti in Cassiopeia A Revealed by IBIS/ISGRI on INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Decourchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. den Hartog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 647, pp.L41-L44. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/507300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00138805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of the Galactic e+e- annihilation emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 445, pp.579-589. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioactive $^{26}$Al and massive stars in the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kretschmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Lichti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schoenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 439, pp.45-47. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00188910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{26}$Al in the inner Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kretschmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Strong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 449, pp.1025-1031. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00188963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The all-sky distribution of 511 keV electron-positron annihilation emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lonjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weidenspointner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAX, a Laue diffraction lens for nuclear astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abrosimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.269-278. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-006-9058-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00130777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLAIRE: First light for a gamma-ray lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abrosimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.253-267. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-006-9071-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00188976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of gamma-ray lines from interstellar 60Fe by the high resolution spectrometer SPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 433, pp.L49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INTEGRAL spectrometer SPI: performance of point-source data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kreykenbohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 357 (2), pp.420. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.08675.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First view of the all-sky distribution of positronium annihilation continuum emission with SPI/INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weidenspointner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Shrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPI instrumental background characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schonfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Teegarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 411, pp.L107-L112. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification and modelling of SPI background lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weidenspointner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bj. Teegarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 411, pp.L113-L116. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRAL/SPI ground calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 411, pp.L71-L79. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPI/INTEGRAL observation of the Cygnus region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mandrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 411, pp.L377-lL382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cygnus OB2 – a young globular cluster in the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 360, pp.539 - 548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SF2A Environmental Transition Commission: Summary of the 2025 workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Cantalloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Berat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïs Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2A, Jul 2026, Toulouse, France. pp.361-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosipy library: COSI's high-level analysis software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Martinez-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savitri Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chien-You Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Karwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Kierans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic-Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2308.11436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compton Spectrometer and Imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tomsick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Boggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Zoglauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cosmic-Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2308.12362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Search for Halos Around Pulsars in Fermi-LAT Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheila Abdollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Di Mauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Cosmic Ray Conference (ICRC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating gamma-ray emission of the Cygnus cocoon with 12 years of Fermi-LAT data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xan Astiasarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Cosmic Ray Conference (ICRC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Carbon Footprint of Astronomical Research Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Astronomie et d'Astrophysique, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the Galactic Plane with the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tibaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany. pp.886, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.395.0886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Proton Irradiation on SiPM Dark Current for High-Energy Space Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Houret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on New Photon Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.012006, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7566/JPSCP.27.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-line Seyfert 1 galaxies and the Cherenkov Telescope Array: simulations and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tavecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vercellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGN13: Beauty and the Beast. The 13th Italian meeting on Active Galactic Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1471415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-ASTROGAM gamma-ray space observatory for the multimessenger astronomy of the 2030s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tatischeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Oberlack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.106992J, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2315151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cloud-Based architecture for the Cherenkov Telescope Array observation simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Landoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vercellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGN13: Beauty and the Beast. The 13th Italian meeting on Active Galactic Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1471401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open high-level data formats and software for gamma-ray astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Deil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kosack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on High-Energy Gamma-Ray Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.070006, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4969003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the physics of SNIa obtained from their gamma-ray emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Isern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th INTEGRAL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.054, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.285.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio galaxies from Fermi to the CTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vignali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on High-Energy Gamma-Ray Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.050006, </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4968952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NectarCAM : a camera for the medium size telescopes of the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Glicenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-A. Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Blanch~bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on High-Energy Gamma-Ray Astronomy (Gamma 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.080009, </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4969030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01194633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-ASTROGAM gamma-ray space mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tatischeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Oberlack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99052N, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cherenkov Telescope Array Observatory: top level use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulgarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kosack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schwanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Cyberinfrastructure for Astronomy IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.991331, </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2232224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Access to the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brau-Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Deil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.781, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.0781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The On-Site Analysis of the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bulgarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Rodríguez-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. De Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference (ICRC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.763, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.0763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01199529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Interoperability in Astrophysics for Workflows Extraction from Heterogeneous Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Louge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherenkov Telescope Array Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kosack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Cosmic Ray Conference (ICRC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.947, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.236.0947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01194814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherenkov Telescope Array science data analysis using the ctools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brau-Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Deil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia Chun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jun 2014, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the NectarCAM camera project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Glicenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Energy, Optical, and Infrared Detectors for Astronomy VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2056277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01430160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a common analysis framework for gamma-ray astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Deil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneli Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Cosmic Rays Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NectarCAM camera project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Glicenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-A. Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Cosmic Ray Conference (ICRC2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00848794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GammaLib: A New Framework for the Analysis of Astronomical Gamma-Ray Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26Al Gamma-Ray Line Observations of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Halloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kretschmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Lichti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schönfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Obscured Universe. VI INTEGRAL Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00714278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRI: The Gamma-Ray Imager mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th INTEGRAL Workshop: The Obscured Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Moscow, Russia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft gamma-ray galactic ridge emission as unveiled by SPI aboard INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lonjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weidenspointner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Strong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE FIRST GLAST SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Stanford, United States. pp.130-134, </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2757284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R and D progress on second-generation crystals for Laue lens applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. V. Abrosimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics for EUV, X-Ray, and Gamma-Ray Astronomy III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, San Diego, CA, United States. pp.66880O, </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.733993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00320834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Gamma-Ray Sky with SPI aboard INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weidenspointner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Strong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI INTEGRAL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Moscou, Russia. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium (Compton) focal plane detectors for gamma-ray lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Wunderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weidenspointner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoglauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation II: Ultraviolet to Gamma Ray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.626-629, </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.672128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00188753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects in space-based Gamma-Ray Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39TH ESLAB Symposium on Trends in Space Science and Cosmic Vision 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Noordwijk, Netherlands. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the spectrometer aboard the INTEGRAL satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Attie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray and Gamma-Ray Telescopes and Instruments for Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Waikoloa, United States. pp.1132-1143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAX: Development of a Laue diffraction lens for nuclear astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smither</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on New Developments in Photodetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Beaune, France. Elsevier, 567, pp.333-336, 2006, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.05.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00112346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science with the Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Al Samarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alves Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Barres de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Cássia dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. de Gouveia Dal Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WORLD SCIENTIFIC, 2019, 9789813270091. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/10986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Carbon Footprint of Astronomy Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change for Astronomers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing Ltd, 2024, 978-0-7503-3727-4. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2514-3433/acfcb6ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of gamma-ray astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus Physique, Gamma-ray astronomy, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (6), pp.663-678, 2016, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeV Gamma-Ray Emission from Normal and Starburst Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Rays in Star-Forming Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, pp.169 - 191, 2013, Astrophysics and Space Science Proceedings, 978-3-642-35409-0. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35410-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the 847 keV gamma-ray line of radio-active Co56 from the Type Ia Supernova SN2014J in M82 with INTEGRAL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Churazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sunyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grebenev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Isern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon footprint of IRAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brau-Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Coriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cherenkov Telescope Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky Medium Energy Gamma-ray Observatory: Exploring the Extreme Multimessenger Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mcenery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Abel Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ajello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Manuel Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02194041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Observations of the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of the Large Magellanic Cloud with Fermi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRI: focusing on the evolving violent Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Frontera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn E. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scientific Objectives of the SPIRAL2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Adoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GANIL. 2006, pp.1-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00101412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of 26Al in the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysics [astro-ph]. Université Paul Sabatier - Toulouse III, 1997. English. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00145359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploration du ciel gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paul Sabatier - Toulouse III, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00271387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GammaLib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Buehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Cardenzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Cayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Deil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e7af2d39c65f061a0c79147d4b5cb40b3d199da1;origin=https://hal.archives-ouvertes.fr/hal-02089679;visit=swh:1:snp:739e79a69f47c935107c31df6f347a1dea061060;anchor=swh:1:rev:803fd5b86ab6f7d5627bfdee9354bf208ef8e3a4;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ctools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Buehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Cardenzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cayrou Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Deil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:be26dd8b87c1125ef2b0d34cbe5a47c1918b6e18;origin=https://hal.archives-ouvertes.fr/hal-02089682;visit=swh:1:snp:f50e5bd30a4d8a6b8098c8bc88ae160d8fcba05d;anchor=swh:1:rev:ddb353ccd3151f193947a8941d5ec599bf104e25;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId829"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sabri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Ballmoos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Skinner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santerne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Meheut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02506-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loizillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo d'Andrea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-024-09939-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle dos Santos Ilha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02326-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coriat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hughes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02346-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharyya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2023.102850" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Astiasarain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tibaldo." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Remy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245573" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acharyya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Agudo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre-Santaella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Collmar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jarry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcconnell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243826" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brau-Nogu&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01612-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01771-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/02/048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiahina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Olive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165413" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguirre-Santaella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/01/057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jourdain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Krivonos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2020.101548" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vercellone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aafcb5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Tibaldo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Tiziani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Specovious" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Cardenzana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem O&#487;uzhan Ang&#252;ner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foschini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tavecchio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2484" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2018.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lacombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Houret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gimenez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Olive" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.11.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Angelis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grenier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcenery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallamaci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2018.07.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01522758v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajello" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ballet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5c3d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192570v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aloisio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Antonelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6d67" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555124v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angioni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torresi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2017.02.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758601v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2017.05.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Oberlack" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-017-9533-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360102v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Atwood" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baldini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526920" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/222/1/5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017039v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Atwood" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbiellini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastieri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/1/44" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362303v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/224/1/8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Cayrou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628822" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isern" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bravo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526941" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Cheung" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Shore" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;. Stawarz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. D. Corbet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/826/2/142" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Barbiellini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac7400" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/799/1/86" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Churazov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sunyaev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Isern" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bikmaev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/1/62" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/1/64" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Preece" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Burgess" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Kienlin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bhat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briggs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242302" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017083v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allafort" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/18" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Churazov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sunyaev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13672" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071503v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/789/1/20" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017415v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bechtol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellazzini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Blandford" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/2/118" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915642v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/208/2/17" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813224v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Acharya" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Actis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghajani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnetta" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASTROPARTPHYS.2013.01.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dubus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Contreras" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Funk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hassan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.05.020" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823282v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/765/1/54" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381960v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gr&#233;goire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219676" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915598v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/777/1/L2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923344v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwood" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/209/2/34" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824307v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231160" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548160v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diehl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220303" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853636v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antolini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/771/1/57" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767614v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwoo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/758/2/140" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00735197v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/1/22" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670013v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117539" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769556v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Pletsch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fehrmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1229054" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699421v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.022002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772101v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/761/2/91" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685261v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/1/3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684631v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/745/2/144" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/744/1/80" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684886v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Axelsson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767693v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/1/4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00719355v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/753/1/83" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747346v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/2/164" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665926v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.011103" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697553v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/747/2/121" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00863061v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schady" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1227160" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685309v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1213974" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747339v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769591v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/751/2/159" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00700581v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Nolan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/2/31" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686924v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/747/2/104" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699970v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.083007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587827v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/730/2/101" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630645v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Akhperjanian" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016170" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654867v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ajello" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/736/1/L11" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586140v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/129" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608700v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/734/1/28" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656632v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C.P. Freire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1207141" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656159v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhperjanian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleksi&#263;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9247-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586113v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/1/43" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664242v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/2/171" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/1/35" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01270538v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous A. Abdo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/1/22" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656601v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Lister" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aller" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aller" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hovatta" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Kellermann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/27" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00655755v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/734/2/L27" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586586v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/2/77" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651320v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1210311" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657732v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/733/2/L26" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586585v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1199705" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587734v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Axelsson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/729/2/114" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608701v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/734/2/116" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657896v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.241302" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484603v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/1/429" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484618v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Acciari" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aliu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arlen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aune" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/715/1/L49" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528694v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2010/05/025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473756v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/459" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585161v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014458" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585077v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/723/1/649" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530049v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/912" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460830v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/2/1271" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460860v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/709/2/L152" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483013v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/187/2/460" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496030v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/1/30" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460847v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pasquale" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. M. Kuin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Page" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Curran" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/709/2/L146" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497160v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/2/1178" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528823v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/2/L127" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482553v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/146" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00488230v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2010/04/014" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483010v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/1/927" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530295v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/721/2/1383" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530035v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/272" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461069v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/710/1/L92" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461013v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08841" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585465v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014855" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00532895v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/722/1/520" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496048v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/1/835" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484510v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184656" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00584255v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/722/2/1303" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585160v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Saz Parkinson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dormody" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziegler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Ray" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/725/1/571" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530044v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/435" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529638v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/718/1/348" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631907v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1192537" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473736v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/147" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460590v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/708/2/L100" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460710v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/1/133" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460756v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/1/810" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00469710v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182787" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473713v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.101101" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453756v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1254" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475654v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/2/1209" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453816v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1426" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585464v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015759" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585092v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/723/2/1082" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585162v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/725/1/L73" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473682v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.091302" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475596v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/2/957" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497544v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/188/2/405" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529778v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/719/2/1433" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461061v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/711/1/64" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530021v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/26" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453792v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1310" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482639v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/154" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483105v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/714/1/L73" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528795v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/1/L71" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474343v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/558" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482693v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913474" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585107v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.092003" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585122v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.092004" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394148v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/2/1059" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442815v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/1310" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394133v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/976" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380184v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/1171" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377697v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arimoto" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1169101" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436385v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L138" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436279v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L56" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378934v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1071" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440944v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/580" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410616v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/L123" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410517v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/L102" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446920v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.251101" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460529v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.122004" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440769v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/55" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378403v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/L150" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436584v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08574" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440021v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1331" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378187v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/1/934" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444982v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182174" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402843v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175558" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414457v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1177023" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392444v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.181101" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377212v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/695/1/L72" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379297v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/183/1/46" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429043v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/703/2/1249" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379324v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampe" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.08.002" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440984v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/727" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436134v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402863v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1176113" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378198v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/1/31" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379280v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/1/597" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380233v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/1/817" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442839v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/L142" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00358422v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Lang" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halloin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811175" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945665v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Weidenspointner" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06491" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-Z2QN2JSL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339110v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1165572" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00148415v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Harris" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cordier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066982" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135313v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revnivtsev" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sazonov" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molkov" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066230" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00138805v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vink" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourchelle" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Den Hartog" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507300" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287869v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gillard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guessoum" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053765" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00188910v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kretschmer" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Lichti" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schoenfelder" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04364" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00188963v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Strong" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054301" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166098v2" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lonjou" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weidenspointner" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130777v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barri&#232;re" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Ballmoos" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abrosimov" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alvarez" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-006-9058-x" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KMFZ7ZD6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00188976v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evrard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-006-9071-0" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TX5D641Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013255v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harris" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013252v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubath" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Skinner" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Connell" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kreykenbohm" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.08675.x" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013273v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Shrader" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022235v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vedrenne" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roques" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schonfelder" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Teegarden" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031156" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022236v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiener" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj. Teegarden" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031209" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008397v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schanne" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031302" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012142v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jourdain" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Roques" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mandrou" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381935v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444938v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Berat" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Fargette" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larue" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300116v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Martinez-Castellanos" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savitri Gallego" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-You Huang" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Karwin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Kierans" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.11436" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300097v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tomsick" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Boggs" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zoglauer" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hartmann" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.12362" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819318v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Abdollahi" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Di Mauro" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819314v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xan Astiasarain" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022060v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354089v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tibaldo" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiori" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0886" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432589v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacombe" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Belkacem" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Houret" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ramon" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.27.012006" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846557v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2315151" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336797v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Romano" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1471415" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336863v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Landoni" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1471401" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554425v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Deil" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kosack" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perkins" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes King" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4969003" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584567v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4968952" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645861v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.285.0054" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01194633v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Glicenstein" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abril" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A. Barrio" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanch~bigas" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolmont" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4969030" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554037v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanlon" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231601" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554421v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulgarelli" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kosack" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinton" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tosti" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schwanke" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232224" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553937v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Beckmann" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0781" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199529v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fioretti" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoli" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rodr&#237;guez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Cesare" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0763" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438401v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01194814v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamanna" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Antonelli" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Contreras" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0947" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381953v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia Chun Lu" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055210" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01430160v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Glicenstein" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barcelo" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Barrio" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanch" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boix" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056277" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00848794v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381958v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mayer" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Schulz" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grondin" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381970v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714278v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lichti" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sch&#246;nfelder" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145258v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166099v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lonjou" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Strong" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2757284" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00320834v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastie" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Abrosimov" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733993" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195518v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Diehl" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Strong" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00188753v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Wunderer" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoglauer" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Ballmoos" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672128" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166097v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020102v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attie" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112346v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barriere" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Skinner" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smither" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.05.150" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365151v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Batista" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de C&#225;ssia dos Anjos" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. de Gouveia Dal Pino" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10986" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699781v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2514-3433/acfcb6ch18" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381811v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.04.008" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381968v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35410-6_13" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/608B52E948EEE61AA9A68B06791C915BD76C3A60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008756v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grebenev" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714571v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548880v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02194041v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcenery" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Abel Barrio" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Agudo" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel &#193;lvarez" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384410v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442258v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165992v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Frontera" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bazzano" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn E. Christensen" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101412v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00145359v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00271387v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089679v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Buehler" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cayrou" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e7af2d39c65f061a0c79147d4b5cb40b3d199da1;origin=https://hal.archives-ouvertes.fr/hal-02089679;visit=swh:1:snp:739e79a69f47c935107c31df6f347a1dea061060;anchor=swh:1:rev:803fd5b86ab6f7d5627bfdee9354bf208ef8e3a4;path=/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089682v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bregeon" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayrou Jean-Baptiste" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:be26dd8b87c1125ef2b0d34cbe5a47c1918b6e18;origin=https://hal.archives-ouvertes.fr/hal-02089682;visit=swh:1:snp:f50e5bd30a4d8a6b8098c8bc88ae160d8fcba05d;anchor=swh:1:rev:ddb353ccd3151f193947a8941d5ec599bf104e25;path=/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sabri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Ballmoos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Skinner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santerne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Meheut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02506-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loizillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo d'Andrea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-024-09939-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle dos Santos Ilha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02326-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coriat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hughes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02346-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharyya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2023.102850" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Astiasarain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tibaldo." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Remy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245573" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acharyya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Agudo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aguirre-Santaella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Collmar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jarry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcconnell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243826" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brau-Nogu&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01612-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01771-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/02/048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiahina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Olive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165413" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguirre-Santaella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/01/057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jourdain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Krivonos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2020.101548" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vercellone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aafcb5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem O&#487;uzhan Ang&#252;ner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Tibaldo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Tiziani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Specovious" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Cardenzana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foschini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tavecchio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2484" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945190v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2018.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lacombe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Houret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gimenez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Olive" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.11.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Angelis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grenier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcenery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallamaci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2018.07.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01522758v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajello" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ballet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5c3d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645454v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Oberlack" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-017-9533-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2017.05.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192570v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aloisio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Antonelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6d67" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555124v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angioni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torresi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2017.02.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360302v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Atwood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/222/1/5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baldini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526920" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017039v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Atwood" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbiellini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastieri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/1/44" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362303v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/224/1/8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Cayrou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628822" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isern" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bravo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526941" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Cheung" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Shore" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;. Stawarz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. D. Corbet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/826/2/142" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Barbiellini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac7400" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/799/1/86" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Churazov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sunyaev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Isern" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bikmaev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/1/62" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/1/64" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allafort" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/18" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019633v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Preece" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Burgess" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Kienlin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bhat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briggs" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242302" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Churazov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sunyaev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13672" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071503v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/789/1/20" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017415v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bechtol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellazzini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Blandford" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/2/118" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813224v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Acharya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Actis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghajani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnetta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASTROPARTPHYS.2013.01.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/208/2/17" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dubus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Contreras" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Funk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hassan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.05.020" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923344v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwood" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/209/2/34" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824307v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231160" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915598v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/777/1/L2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381960v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gr&#233;goire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219676" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823282v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/765/1/54" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548160v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diehl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220303" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853636v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antolini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/771/1/57" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767614v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwoo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/758/2/140" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00735197v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/1/22" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/744/1/80" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684886v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Axelsson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767693v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/1/4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769556v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Pletsch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fehrmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1229054" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/761/2/91" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685261v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/1/3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684631v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/745/2/144" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699421v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.022002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117539" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00719355v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/753/1/83" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747346v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/2/164" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665926v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.011103" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685309v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1213974" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00863061v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schady" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1227160" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/751/2/159" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747339v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697553v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/747/2/121" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00700581v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Nolan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/2/31" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686924v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/747/2/104" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699970v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.083007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587827v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/730/2/101" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630645v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Akhperjanian" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016170" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586113v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/1/43" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664242v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/2/171" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656632v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C.P. Freire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1207141" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586140v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/129" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656159v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhperjanian" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleksi&#263;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9247-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654867v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ajello" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/736/1/L11" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608700v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/734/1/28" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/1/35" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01270538v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous A. Abdo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/1/22" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586586v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/2/77" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651320v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1210311" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656601v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Lister" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aller" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aller" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hovatta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Kellermann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/27" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00655755v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/734/2/L27" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587734v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Axelsson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/729/2/114" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586585v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1199705" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657732v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/733/2/L26" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608701v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/734/2/116" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657896v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.241302" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528694v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2010/05/025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460830v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/2/1271" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460860v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/709/2/L152" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473756v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/459" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484603v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/1/429" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530049v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/912" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585161v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014458" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585077v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/723/1/649" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483013v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/187/2/460" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496030v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/1/30" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484618v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Acciari" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aliu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arlen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aune" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/715/1/L49" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460847v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pasquale" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. M. Kuin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Page" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Curran" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/709/2/L146" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528823v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/2/L127" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482553v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/146" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00488230v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2010/04/014" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483010v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/1/927" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530295v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/721/2/1383" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497160v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/2/1178" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00584255v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/722/2/1303" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530044v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/435" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529638v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/718/1/348" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473736v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/147" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585160v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Saz Parkinson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dormody" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziegler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Ray" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/725/1/571" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631907v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1192537" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460590v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/708/2/L100" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460710v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/1/133" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461013v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08841" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496048v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/1/835" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484510v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184656" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00532895v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/722/1/520" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585465v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014855" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461069v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/710/1/L92" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530035v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/272" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460756v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/1/810" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473713v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.101101" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453756v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1254" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453816v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1426" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585464v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015759" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00469710v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182787" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475654v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/2/1209" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497544v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/188/2/405" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473682v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.091302" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461061v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/711/1/64" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529778v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/719/2/1433" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585092v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/723/2/1082" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585162v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/725/1/L73" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475596v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/2/957" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530021v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/26" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482639v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/154" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483105v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/714/1/L73" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453792v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1310" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474343v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/558" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482693v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913474" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585107v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.092003" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585122v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.092004" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528795v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/1/L71" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442815v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/1310" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394148v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/2/1059" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394133v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/976" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377697v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arimoto" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1169101" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380184v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/1171" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410616v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/L123" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436385v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L138" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440944v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/580" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436279v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L56" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378934v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1071" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410517v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/L102" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446920v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.251101" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460529v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.122004" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440769v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/55" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378403v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/L150" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378187v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/1/934" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436584v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08574" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444982v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182174" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440021v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1331" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402843v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175558" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414457v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1177023" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392444v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.181101" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377212v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/695/1/L72" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379297v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/183/1/46" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429043v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/703/2/1249" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379324v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampe" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.08.002" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440984v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/727" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436134v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402863v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1176113" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378198v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/1/31" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379280v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/1/597" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380233v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/1/817" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442839v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/L142" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00358422v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Lang" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halloin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811175" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945665v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Weidenspointner" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06491" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-Z2QN2JSL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339110v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1165572" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00148415v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Harris" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cordier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066982" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135313v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revnivtsev" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sazonov" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molkov" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066230" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00138805v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vink" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourchelle" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. den Hartog" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507300" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287869v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gillard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guessoum" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053765" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00188910v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kretschmer" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Lichti" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schoenfelder" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04364" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00188963v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Strong" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054301" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166098v2" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lonjou" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weidenspointner" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130777v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barri&#232;re" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Ballmoos" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abrosimov" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Alvarez" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-006-9058-x" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KMFZ7ZD6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00188976v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evrard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-006-9071-0" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TX5D641Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013255v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harris" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013252v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubath" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Skinner" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Connell" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kreykenbohm" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.08675.x" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013273v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Shrader" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022235v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vedrenne" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roques" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schonfelder" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Teegarden" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031156" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022236v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiener" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gros" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj. Teegarden" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031209" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008397v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schanne" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031302" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012142v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jourdain" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Roques" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mandrou" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381935v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444938v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Cantalloube" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Berat" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Fargette" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larue" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourr&#233;" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300116v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Martinez-Castellanos" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savitri Gallego" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-You Huang" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Karwin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Kierans" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.11436" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300097v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tomsick" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Boggs" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zoglauer" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hartmann" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2308.12362" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819318v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Abdollahi" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Di Mauro" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819314v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xan Astiasarain" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022060v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354089v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tibaldo" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiori" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0886" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432589v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lacombe" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Belkacem" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Houret" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ramon" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.27.012006" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336797v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Romano" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1471415" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846557v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2315151" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336863v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Landoni" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1471401" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554425v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Deil" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kosack" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perkins" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes King" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4969003" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645861v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.285.0054" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584567v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4968952" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01194633v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Glicenstein" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abril" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A. Barrio" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanch~bigas" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolmont" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4969030" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554037v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanlon" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231601" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554421v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulgarelli" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kosack" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinton" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tosti" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schwanke" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232224" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553937v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Beckmann" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0781" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01199529v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fioretti" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoli" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rodr&#237;guez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Cesare" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0763" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438401v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01194814v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamanna" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Antonelli" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Contreras" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0947" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381953v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia Chun Lu" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055210" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01430160v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Glicenstein" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barcelo" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Barrio" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanch" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boix" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056277" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381958v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mayer" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Schulz" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grondin" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00848794v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381970v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714278v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lichti" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sch&#246;nfelder" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145258v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166099v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lonjou" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Strong" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2757284" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00320834v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastie" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Abrosimov" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733993" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195518v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Diehl" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Strong" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00188753v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Wunderer" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoglauer" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Ballmoos" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672128" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166097v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020102v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attie" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112346v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barriere" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Skinner" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smither" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.05.150" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365151v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Batista" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de C&#225;ssia dos Anjos" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. de Gouveia Dal Pino" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10986" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699781v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2514-3433/acfcb6ch18" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381811v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.04.008" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381968v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35410-6_13" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/608B52E948EEE61AA9A68B06791C915BD76C3A60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008756v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grebenev" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714571v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548880v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02194041v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcenery" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Abel Barrio" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Agudo" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel &#193;lvarez" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384410v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442258v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165992v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Frontera" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bazzano" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn E. Christensen" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101412v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00145359v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00271387v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089679v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Buehler" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cayrou" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e7af2d39c65f061a0c79147d4b5cb40b3d199da1;origin=https://hal.archives-ouvertes.fr/hal-02089679;visit=swh:1:snp:739e79a69f47c935107c31df6f347a1dea061060;anchor=swh:1:rev:803fd5b86ab6f7d5627bfdee9354bf208ef8e3a4;path=/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089682v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bregeon" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayrou Jean-Baptiste" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:be26dd8b87c1125ef2b0d34cbe5a47c1918b6e18;origin=https://hal.archives-ouvertes.fr/hal-02089682;visit=swh:1:snp:f50e5bd30a4d8a6b8098c8bc88ae160d8fcba05d;anchor=swh:1:rev:ddb353ccd3151f193947a8941d5ec599bf104e25;path=/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>