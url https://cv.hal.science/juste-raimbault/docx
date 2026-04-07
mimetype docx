--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1181,391 +1181,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02361292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Second-order control of complex systems with correlated synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complex Adaptive Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40294-019-0065-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02376968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Space Matters: Extending Sensitivity Analysis to Initial Spatial Conditions in Geosimulation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18564/jasss.4136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02353359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Second-order control of complex systems with correlated synthetic data</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indirect Evidence of Network Effects in a System of Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Adaptive Systems Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40294-019-0065-y⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2399808318774335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01788559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of a density-based model of urban morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0203516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871639v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01788559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying patents based on their semantic content</w:t>
               </w:r>
@@ -1681,83 +1681,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benchmarking algorithms for matching geospatial vector data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France. pp.277-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11267401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conceptualising a co-operative building evolution dashboard on city regions over the past decades for densification studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,174 +1893,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th AGILE Conference on Geographic Information Science, "Geographic Information Science for a Sustainable Future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Glasgow, Jun 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689290v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-04651928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation dynamics in multi-scalar systems of cities</w:t>
               </w:r>
@@ -2299,217 +2299,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of geosimulation models: a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A collaborative dashboard to study periurban densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universities of Coimbra and Porto, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257814v1</w:t>
+                <w:t xml:space="preserve">hal-04257790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative dashboard to study periurban densification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of geosimulation models: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universities of Coimbra and Porto, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257790v1</w:t>
+                <w:t xml:space="preserve">hal-04257814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and informal knowledge exchanges between firms</w:t>
               </w:r>
@@ -2891,962 +2891,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03819317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A model of urban evolution based on innovation diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2020 Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.500-508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/isal_a_00283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A scala library for spatial sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th GISRUK conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Londres (on line), United Kingdom. pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A model of urban evolution based on innovation diffusion</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worldwide estimation of parameters for a simple reaction-diffusion model of urban growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2020 Conference on Artificial Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Land-use Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02406539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le calcul intensif en géographie : une tradition bien ancrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCAD Journées Calcul et Données 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of urban morphogenesis to link urban form and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Geography - Debates - 3.1. Fractals and Multifractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03819322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Worldwide estimation of parameters for a simple reaction-diffusion model of urban growth</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards integrated urban models for sustainable policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Land-use Symposium 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Urban analytics at the interface between environment, human health and behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tongji University and The Alan Turing Institute, Jul 2019, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fostering the use of methods for geosimulation models sensitivity analysis and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAD Journées Calcul et Données 2019</w:t>
+              <w:t xml:space="preserve">ECTQG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02283730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Foursquare data to reveal spatial and temporal patterns in London</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Vanhoof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Godoy-Lorite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Murcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iacopo Iacopini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Zdanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NetMob 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour d'expérience de l'école OpenMOLE &amp;quot;ExModelo&amp;quot;, organisée en partenariat avec le méso-centre du CRIANN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Calcul et Données 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scalar model for system of cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02351722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'endogénéité des hiérarchies dans les systèmes territoriaux complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Calcul et Données 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Des jeunes chercheurs de l'Institut de Géographie :Compter, classer, catégoriser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Towards integrated urban models for sustainable policies</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02089520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An evolutionary theory for the spatial dynamics of urban systems worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban analytics at the interface between environment, human health and behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tongji University and The Alan Turing Institute, Jul 2019, Shanghai, China</w:t>
+              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards multi-scalar models for the co-evolution of transportation networks and territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
+              <w:t xml:space="preserve">Theo Quant 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02013006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating urban morphologies at large scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3862,490 +4095,257 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2019 Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Newcastle, United Kingdom. pp.179-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02265415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Towards multi-scalar models for the co-evolution of transportation networks and territories</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation levels and standards depending on models types and functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theo Quant 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Conference on Complex Systems 2019 - SIMEXPLO II Satellite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISC-PIF, Jan 2020, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">An evolutionary theory for the spatial dynamics of urban systems worldwide</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02441891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace et complexités des systèmes territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Eric Denis</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Rochebrune 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Megeve, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01998440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A meta-analysis of models for interactions between transportation networks and territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...274 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5147,260 +5147,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01632331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agent-based Modeling of Migrant Workers Residential Dynamics within a Mega-city Region: the Case of the Pearl River Delta, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Losavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Urban China Development 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01666887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construire Modèles, Etudes Empiriques et Théories en Géographie Théorique et Quantitative : le cas des Interactions entre Réseaux et Territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treizièmes Rencontres de ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structural Segregation: Assessing the impact of South African Apartheid on Underlying Dynamics of Interactions between Networks and Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Baffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium in Theoretical and Quantitative Geography 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01584914v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-01525448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Urban Morphogenesis: towards an integration of territories and networks</w:t>
               </w:r>
@@ -5550,77 +5550,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on GeoComputation: Celebrating 21 Years of GeoComputation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5954,165 +5954,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01370528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Indirect Bibliometrics by Complex Network Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Anniversaire de Cybergeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01328058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Génération de Données Synthétiques Corrélées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rochebrune 2016, Journées d'Etude sur les Systèmes Complexes Naturels et Artificiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Mégève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01514415v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01328058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Empirical Existence of Static User Equilibrium</w:t>
               </w:r>
@@ -6377,221 +6377,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling the emergence of metropolitan transport autorithy in a polycentric urban region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Colloqueum on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Models coupling urban growth and transportation network growth: An algorithmic systematic review approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01857256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hybrid Network/Grid Model of Urban Morphogenesis and Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Doursat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6700,51 +6700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7811,51 +7811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouzeghoub M., Mosseri R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
@@ -7998,51 +7998,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatialised bibliometrics approach of a scientific journal production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8487,51 +8487,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1A1D2E0"/>
+    <w:nsid w:val="8244C97B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8718,51 +8718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juste-raimbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0768-9480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/raimbault_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ndim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14040155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nacer-Weill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changtao Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.02.088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jum.2022.05.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155954" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bergeaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.10.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Broere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Somveille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mario Serna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Strombom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104538" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-019-03090-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-180719-5-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40294-019-0065-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203516" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318774335" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Potiron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guardiola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11267401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00702" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghwa Kang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257790v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00556" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Batty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4670012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00283" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arduin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vanhoof" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Godoy-Lorite" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Murcio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Iacopini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284897v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998440v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650531v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Baffi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Losavio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808480v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863229v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584894v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370528v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370274v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49103-5_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272236v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388885v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coindet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Molle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322860v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Suitt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_16" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-36656-8_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_14" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687290.ch5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imagoeditor.net" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12381-9_17" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04654260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC349" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01857741v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juste-raimbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0768-9480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/raimbault_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ndim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14040155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nacer-Weill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changtao Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.02.088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jum.2022.05.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155954" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bergeaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.10.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Broere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Somveille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mario Serna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Strombom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104538" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-019-03090-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-180719-5-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40294-019-0065-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318774335" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203516" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Potiron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guardiola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11267401" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00702" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghwa Kang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00556" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Batty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4670012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00283" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arduin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vanhoof" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Godoy-Lorite" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Murcio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Iacopini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351722v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998440v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650531v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Losavio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Baffi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808480v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863229v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584894v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370528v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328058v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370274v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49103-5_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857256v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388885v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coindet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Molle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322860v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Suitt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_16" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-36656-8_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_14" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687290.ch5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imagoeditor.net" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12381-9_17" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04654260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC349" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01857741v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>