--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -186,1484 +186,1618 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Densification in European city-regions: From observed patterns to actors and policy constellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Jehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Götze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 272, pp.105646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2026.105646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Model of Building Changes to Support Comparative Studies and Open Discussions on Densification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (4), pp.155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijgi14040155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based model for modal shift in public transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nacer-Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changtao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62, pp.711-718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.02.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between sustainable development goals in systems of cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (2), pp.237 - 245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jum.2022.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering Urban Governance through Urban Science: Multi-Scale Dynamics of Urban Systems Worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Economic Geography, Innovation, and Environmental Sustainability Transitions, 12 (15), pp.5954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su12155954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02908594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical analysis of the spatial variability of fuel prices in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 132, pp.131-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tra.2019.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial agent based model for simulating and optimizing networked eco-industrial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Broere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Somveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Mario Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Strombom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 155, pp.104538. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.104538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.104538⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02526201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering open science with reflexive and spatialised indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (2), pp.239980831987081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2399808319870816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02274632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of an interdisciplinary scientific landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 119, pp.617-641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11192-019-03090-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02080535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-dimensional Urban Network Percolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Analysis of networks and graphs, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18713/JIMIS-180719-5-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02361292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space Matters: Extending Sensitivity Analysis to Initial Spatial Conditions in Geosimulation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02361292v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18564/jasss.4136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02353359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-order control of complex systems with correlated synthetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Adaptive Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40294-019-0065-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02376968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Evidence of Network Effects in a System of Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2399808318774335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01788559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of a density-based model of urban morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0203516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying patents based on their semantic content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (4), pp.e0176310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0176310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01788574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1673,4971 +1807,4971 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking algorithms for matching geospatial vector data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France. pp.277-280, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11267401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualising a co-operative building evolution dashboard on city regions over the past decades for densification studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th AGILE Conference on Geographic Information Science, "Geographic Information Science for a Sustainable Future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Glasgow, Jun 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation dynamics in multi-scalar systems of cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2023 Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Sapporo (online), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/isal_a_00702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscalar models for systems of cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universities of Coimbra and Porto, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring and optimising infectious disease policies with a stylised agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeonghwa Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Le Havre, France. pp.179-196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7957531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A collaborative dashboard to study periurban densification</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of geosimulation models: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universities of Coimbra and Porto, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A collaborative dashboard to study periurban densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universities of Coimbra and Porto, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and informal knowledge exchanges between firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Life Conference Proceedings 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Trento (online), Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/isal_a_00556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex systems science and urban science: towards applications to sustainability trade-offs in territorial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rochebrune 2022 - Systèmes complexes ; théorie et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Megeve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating public transport congestion in UK urban areas with open transport models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual GIS Research UK Conference (GISRUK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4670012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A co-evolution agent-based model for systems of cities and transportation networks integrating top-down governance through game theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03820081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generative model for urban firm networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Zdanowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conference of the Network Science Society - NetSci 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03819317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of urban evolution based on innovation diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2020 Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.500-508, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/isal_a_00283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scala library for spatial sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th GISRUK conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Londres (on line), United Kingdom. pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide estimation of parameters for a simple reaction-diffusion model of urban growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Land-use Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02406539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le calcul intensif en géographie : une tradition bien ancrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAD Journées Calcul et Données 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of urban morphogenesis to link urban form and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Geography - Debates - 3.1. Fractals and Multifractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03819322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards integrated urban models for sustainable policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban analytics at the interface between environment, human health and behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tongji University and The Alan Turing Institute, Jul 2019, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering the use of methods for geosimulation models sensitivity analysis and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02283730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Foursquare data to reveal spatial and temporal patterns in London</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Vanhoof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Godoy-Lorite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Murcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iacopo Iacopini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Zdanowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience de l'école OpenMOLE &amp;quot;ExModelo&amp;quot;, organisée en partenariat avec le méso-centre du CRIANN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Calcul et Données 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02442620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scalar model for system of cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02351722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generating urban morphologies at large scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2019 Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Newcastle, United Kingdom. pp.179-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02265415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards multi-scalar models for the co-evolution of transportation networks and territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theo Quant 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Feb 2019, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02013006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An evolutionary theory for the spatial dynamics of urban systems worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'endogénéité des hiérarchies dans les systèmes territoriaux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Des jeunes chercheurs de l'Institut de Géographie :Compter, classer, catégoriser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02089520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation levels and standards depending on models types and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Eric Denis</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Complex Systems 2019 - SIMEXPLO II Satellite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISC-PIF, Jan 2020, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02441891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace et complexités des systèmes territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Rochebrune 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Megeve, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01998440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A meta-analysis of models for interactions between transportation networks and territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interactions entre réseaux de transport et territoires : une approche par la co-évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJC Pacte-Citeres - Les capacités transformatives des réseaux dans la fabrique des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01933916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic comparison of interaction models for systems of cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01880492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-dimensional percolation approach to characterize sustainable mega-city regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARAMI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01898864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting knowledge from simulation models: trends and perspectives from the viewpoint of quantitative geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01882389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modeling the morphogenesis of transportation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Artificial Life (ALIFE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. pp.382-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01850263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Co-evolution of Urban Form and Transportation Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01590624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CybergeoNetworks : un outil interactif pour l’analyse de corpus bibliométriques massifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science XXL - Ce que l’abondance et la diversité des données font aux sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INED/SAGE, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Applied Knowledge Framework to Study Complex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems Design &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France. pp.31-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01662219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Cadre de Connaissances pour une Géographie Intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des jeunes chercheurs de l'Institut de Géographie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01505084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de causalités dans des données spatio-temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity, Complexities and Complex Knowledges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERC GeoDiverCity International Workshop - Theories and models of urbanization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01632331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Segregation: Assessing the impact of South African Apartheid on Underlying Dynamics of Interactions between Networks and Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Baffi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Colloquium in Theoretical and Quantitative Geography 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01584914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based Modeling of Migrant Workers Residential Dynamics within a Mega-city Region: the Case of the Pearl River Delta, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Losavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Urban China Development 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01666887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire Modèles, Etudes Empiriques et Théories en Géographie Théorique et Quantitative : le cas des Interactions entre Réseaux et Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Rencontres de ThéoQuant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01525448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling Urban Morphogenesis: towards an integration of territories and networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Solène Baffi</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gopro2017 : Gestion Optimisée de l'espace, des villes aux systèmes naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Dec 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A macro-scale model of co-evolution for cities and transportation networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medium International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Guangzhou, China. pp.17 - 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01863229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initial spatial conditions in simulation models: the missing leg of sensitivity analyses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 International Conference on GeoComputation: Celebrating 21 Years of GeoComputation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01841272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cost of Transportation : Spatial Analysis of US Fuel Prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EWGT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.0 - 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01582909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invisible Bridges ? Scientific landscapes around similar objects studied from Economics and Geography perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium in Theoretical and Quantitative Geography 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...409 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01584894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Theory of Co-evolutive Networked Territorial Systems: Insights from Transportation Governance Modeling in Pearl River Delta, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medium Seminar - Urban Sustainable Development in Zhuhai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sun Yat-Sen University, Dec 2016, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01422484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Patterns of Technological Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Potiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01370528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Bibliometrics by Complex Network Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Anniversaire de Cybergeo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01328058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de Données Synthétiques Corrélées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rochebrune 2016, Journées d'Etude sur les Systèmes Complexes Naturels et Artificiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Mégève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01514415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Empirical Existence of Static User Equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWGT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01360243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a Cautious Use of Big Data and Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Geographical Society - Annual Conference 2016 - Session : Geocomputation, the Next 20 Years (1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01358440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of growth for system of cities : Back to the simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01370274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discrepancy-Based Framework to Compare Robustness Between Multi-attribute Evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSD&amp;M 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.141 - 154, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-49103-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the emergence of metropolitan transport autorithy in a polycentric urban region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloqueum on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01272236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models coupling urban growth and transportation network growth: An algorithmic systematic review approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01857256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Network/Grid Model of Urban Morphogenesis and Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Doursat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Complex Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Normandie, Jun 2014, Le Havre, France. pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01388885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6647,560 +6781,560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SUBDENSE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche IGN - 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ODDNotebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Coindet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETES 2023 : Enseigner les Transitions Écologiques et Sociales dans le supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des systèmes naturels aux systèmes urbains: génération de réseaux de transport optimaux par modèle slime-mould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMim Expo 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01904499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game-based tools to transmit freshwater ecology concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01322860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la Morphogenèse de Réseaux Biologiques à la Conception Optimale d'Infrastructures de Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gonzalez-Suitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Dynamite 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Modeling of a Bike-Sharing Transportation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Helsinki, Finland. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01330627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7210,771 +7344,771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating Complexities for the Reflexive Study of Complex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pumain D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theories and Models of Urbanization. Lecture Notes in Morphogenesis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.27-41, 2020, Lecture Notes in Morphogenesis., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02430521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: Perspectives on Urban Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pumain D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theories and Models of Urbanization. Lecture Notes in Morphogenesis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.303-330, 2020, 978-3-030-36656-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02430512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Co-evolutionary Patterns in Systems of Cities: A Systematic Exploration of the SimpopNet Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pumain, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theories and Models of Urbanization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer, Cham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.261-278, 2020, Lecture Notes in Morphogenesis, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02442699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Exploring Simulation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pumain D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.125-150, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119687290.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02435197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving accessibility landscapes: mutations of transportation networks in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Aveline-Dubach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PATHWAYS OF SUSTAINABLE URBAN DEVELOPMENT ACROSS CHINA: THE CASES OF HANGZHOU, DATONG AND ZHUHAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imago Editor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-108, 2019, 978-88-94384-71-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02265423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Urban Morphogenesis Model Capturing Interactions Between Networks and Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D'acci L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mathematics of Urban Morphogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser, pp.383-409, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-12381-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02080541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CybergeoNetworks, une application interactive pour l'analyse géographique et sémantique des publications scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouzeghoub M., Mosseri R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.272-273, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02008933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-Based Solutions for Increasing Level of Service in Bike-Sharing Transportation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems Design &amp; Management Proceedings of the Fifth International Conference on Complex Systems Design &amp; Management CSD&amp;M 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-3-319-11617-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11617-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01322844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7984,147 +8118,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatialised bibliometrics approach of a scientific journal production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8134,171 +8268,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation de la co-évolution des réseaux de transport et des territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Sorbonne Paris Cité, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018USPCC349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04654260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation de la co-évolution des réseaux de transport et des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 7 Denis Diderot, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01857741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8308,118 +8442,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Data - a scala library for spatial sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8487,51 +8621,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8244C97B"/>
+    <w:nsid w:val="2C3032AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8718,51 +8852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juste-raimbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0768-9480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/raimbault_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ndim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14040155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nacer-Weill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changtao Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.02.088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jum.2022.05.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155954" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bergeaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.10.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Broere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Somveille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mario Serna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Strombom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104538" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-019-03090-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-180719-5-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40294-019-0065-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318774335" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203516" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Potiron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guardiola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11267401" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00702" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghwa Kang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00556" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Batty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4670012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00283" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arduin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vanhoof" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Godoy-Lorite" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Murcio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Iacopini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351722v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998440v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650531v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Losavio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Baffi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808480v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863229v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584894v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370528v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328058v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358440v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370274v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49103-5_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857256v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388885v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coindet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Molle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322860v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Suitt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_16" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-36656-8_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_14" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687290.ch5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imagoeditor.net" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12381-9_17" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04654260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC349" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01857741v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juste-raimbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0768-9480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/raimbault_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jehling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera G&#246;tze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2026.105646" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ndim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14040155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nacer-Weill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changtao Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.02.088" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jum.2022.05.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155954" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bergeaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.10.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Broere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Somveille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mario Serna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Strombom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104538" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-019-03090-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-180719-5-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4136" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40294-019-0065-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318774335" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203516" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Potiron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176310" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guardiola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11267401" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00702" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghwa Kang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00556" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Batty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4670012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00283" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283730v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arduin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vanhoof" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Godoy-Lorite" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Murcio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Iacopini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013006v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850263v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650531v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Baffi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Losavio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582909v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422484v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424253v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49103-5_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196186v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coindet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Molle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904499v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860296v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Suitt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430521v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_16" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-36656-8_14" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687290.ch5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imagoeditor.net" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12381-9_17" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322844v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04654260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC349" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01857741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428099v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>