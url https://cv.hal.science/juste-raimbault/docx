--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">raimbault_j_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">zoioGw4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -212,1592 +233,1592 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification in European city-regions: From observed patterns to actors and policy constellations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Jehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Götze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 272, pp.105646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2026.105646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05603923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model of Building Changes to Support Comparative Studies and Open Discussions on Densification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (4), pp.155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijgi14040155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based model for modal shift in public transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nacer-Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changtao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62, pp.711-718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.02.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between sustainable development goals in systems of cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (2), pp.237 - 245. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jum.2022.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A spatial agent based model for simulating and optimizing networked eco-industrial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Broere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Somveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Mario Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Strombom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, pp.104538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.104538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02526201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An empirical analysis of the spatial variability of fuel prices in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.131-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2019.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empowering Urban Governance through Urban Science: Multi-Scale Dynamics of Urban Systems Worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Economic Geography, Innovation, and Environmental Sustainability Transitions, 12 (15), pp.5954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su12155954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02908594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-dimensional Urban Network Percolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2019.10.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Analysis of networks and graphs, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18713/JIMIS-180719-5-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02361292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration of an interdisciplinary scientific landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.104538⟩</w:t>
+              <w:t xml:space="preserve">Scientometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.617-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11192-019-03090-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02080535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering open science with reflexive and spatialised indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (2), pp.239980831987081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2399808319870816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02274632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second-order control of complex systems with correlated synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11192-019-03090-3⟩</w:t>
+              <w:t xml:space="preserve">Complex Adaptive Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40294-019-0065-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02376968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space Matters: Extending Sensitivity Analysis to Initial Spatial Conditions in Geosimulation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...103 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18564/jasss.4136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02353359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Evidence of Network Effects in a System of Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2399808318774335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2399808318774335⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01788559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of a density-based model of urban morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (9), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0203516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0203516⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01871639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying patents based on their semantic content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (4), pp.e0176310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0176310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01788574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1807,4971 +1828,4971 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking algorithms for matching geospatial vector data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France. pp.277-280, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11267401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualising a co-operative building evolution dashboard on city regions over the past decades for densification studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th AGILE Conference on Geographic Information Science, "Geographic Information Science for a Sustainable Future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Glasgow, Jun 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscalar models for systems of cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universities of Coimbra and Porto, Sep 2023, Braga, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation dynamics in multi-scalar systems of cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2023 Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Sapporo (online), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/isal_a_00702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring and optimising infectious disease policies with a stylised agent-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeonghwa Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Le Havre, France. pp.179-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7957531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A collaborative dashboard to study periurban densification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universities of Coimbra and Porto, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...237 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of geosimulation models: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universities of Coimbra and Porto, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex systems science and urban science: towards applications to sustainability trade-offs in territorial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universities of Coimbra and Porto, Sep 2023, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Rochebrune 2022 - Systèmes complexes ; théorie et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Megeve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and informal knowledge exchanges between firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Life Conference Proceedings 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Trento (online), Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/isal_a_00556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating public transport congestion in UK urban areas with open transport models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual GIS Research UK Conference (GISRUK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4670012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A generative model for urban firm networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Zdanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conference of the Network Science Society - NetSci 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03819317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A co-evolution agent-based model for systems of cities and transportation networks integrating top-down governance through game theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03820081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A scala library for spatial sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Zdanowska</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conference of the Network Science Society - NetSci 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rome, Italy</w:t>
+              <w:t xml:space="preserve">28th GISRUK conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Londres (on line), United Kingdom. pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of urban evolution based on innovation diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2020 Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.500-508, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/isal_a_00283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...47 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Foursquare data to reveal spatial and temporal patterns in London</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Vanhoof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Godoy-Lorite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Murcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iacopo Iacopini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Zdanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th GISRUK conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Londres (on line), United Kingdom. pp.32-36</w:t>
+              <w:t xml:space="preserve">NetMob 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour d'expérience de l'école OpenMOLE &amp;quot;ExModelo&amp;quot;, organisée en partenariat avec le méso-centre du CRIANN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Calcul et Données 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-scalar model for system of cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Complex Systems 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02351722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards integrated urban models for sustainable policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban analytics at the interface between environment, human health and behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tongji University and The Alan Turing Institute, Jul 2019, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fostering the use of methods for geosimulation models sensitivity analysis and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECTQG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02283730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide estimation of parameters for a simple reaction-diffusion model of urban growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Land-use Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02406539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Models of urban morphogenesis to link urban form and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Geography - Debates - 3.1. Fractals and Multifractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03819322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le calcul intensif en géographie : une tradition bien ancrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAD Journées Calcul et Données 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generating urban morphologies at large scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...585 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2019 Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Newcastle, United Kingdom. pp.179-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02265415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards multi-scalar models for the co-evolution of transportation networks and territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theo Quant 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Franche-Comté, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02013006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'endogénéité des hiérarchies dans les systèmes territoriaux complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Des jeunes chercheurs de l'Institut de Géographie :Compter, classer, catégoriser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02089520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionary theory for the spatial dynamics of urban systems worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation levels and standards depending on models types and functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2019 - SIMEXPLO II Satellite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISC-PIF, Jan 2020, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02441891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace et complexités des systèmes territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Rochebrune 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Megeve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01998440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of models for interactions between transportation networks and territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A systematic comparison of interaction models for systems of cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Complex Systems 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01880492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-dimensional percolation approach to characterize sustainable mega-city regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MARAMI 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01898864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interactions entre réseaux de transport et territoires : une approche par la co-évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJC Pacte-Citeres - Les capacités transformatives des réseaux dans la fabrique des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01933916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extracting knowledge from simulation models: trends and perspectives from the viewpoint of quantitative geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01882389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modeling the morphogenesis of transportation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Artificial Life (ALIFE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. pp.382-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01850263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invisible Bridges ? Scientific landscapes around similar objects studied from Economics and Geography perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Colloquium in Theoretical and Quantitative Geography 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01584894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initial spatial conditions in simulation models: the missing leg of sensitivity analyses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 International Conference on GeoComputation: Celebrating 21 Years of GeoComputation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01841272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cost of Transportation : Spatial Analysis of US Fuel Prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EWGT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.0 - 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01582909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de causalités dans des données spatio-temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650531v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexity, Complexities and Complex Knowledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERC GeoDiverCity International Workshop - Theories and models of urbanization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01632331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CybergeoNetworks : un outil interactif pour l’analyse de corpus bibliométriques massifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science XXL - Ce que l’abondance et la diversité des données font aux sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INED/SAGE, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Applied Knowledge Framework to Study Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complex Systems Design &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. pp.31-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01662219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Cadre de Connaissances pour une Géographie Intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs de l'Institut de Géographie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Co-evolution of Urban Form and Transportation Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01590624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...138 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Segregation: Assessing the impact of South African Apartheid on Underlying Dynamics of Interactions between Networks and Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...279 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Baffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium in Theoretical and Quantitative Geography 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01584914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based Modeling of Migrant Workers Residential Dynamics within a Mega-city Region: the Case of the Pearl River Delta, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Losavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Urban China Development 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01666887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire Modèles, Etudes Empiriques et Théories en Géographie Théorique et Quantitative : le cas des Interactions entre Réseaux et Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Rencontres de ThéoQuant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01525448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Urban Morphogenesis: towards an integration of territories and networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gopro2017 : Gestion Optimisée de l'espace, des villes aux systèmes naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A macro-scale model of co-evolution for cities and transportation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medium International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Guangzhou, China. pp.17 - 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01863229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Discrepancy-Based Framework to Compare Robustness Between Multi-attribute Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on GeoComputation: Celebrating 21 Years of GeoComputation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSD&amp;M 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.141 - 154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49103-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indirect Bibliometrics by Complex Network Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Bergeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWGT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.0 - 0</w:t>
+              <w:t xml:space="preserve">20e Anniversaire de Cybergeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01328058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération de Données Synthétiques Corrélées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloquium in Theoretical and Quantitative Geography 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rochebrune 2016, Journées d'Etude sur les Systèmes Complexes Naturels et Artificiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Mégève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01514415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating Patterns of Technological Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Complex Systems 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01370528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Theory of Co-evolutive Networked Territorial Systems: Insights from Transportation Governance Modeling in Pearl River Delta, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medium Seminar - Urban Sustainable Development in Zhuhai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sun Yat-Sen University, Dec 2016, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01422484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the Empirical Existence of Static User Equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Yoann Potiron</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EWGT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01360243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For a Cautious Use of Big Data and Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Royal Geographical Society - Annual Conference 2016 - Session : Geocomputation, the Next 20 Years (1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01358440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Models of growth for system of cities : Back to the simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01370274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Models coupling urban growth and transportation network growth: An algorithmic systematic review approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Anniversaire de Cybergeo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...375 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01857256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the emergence of metropolitan transport autorithy in a polycentric urban region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloqueum on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01272236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hybrid Network/Grid Model of Urban Morphogenesis and Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Doursat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Complex Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Normandie, Jun 2014, Le Havre, France. pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01388885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6781,1334 +6802,1606 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet ODDNotebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Coindet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETES 2023 : Enseigner les Transitions Écologiques et Sociales dans le supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SUBDENSE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Ndim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche IGN - 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des systèmes naturels aux systèmes urbains: génération de réseaux de transport optimaux par modèle slime-mould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMim Expo 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01904499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game-based tools to transmit freshwater ecology concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01322860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la Morphogenèse de Réseaux Biologiques à la Conception Optimale d'Infrastructures de Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gonzalez-Suitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Dynamite 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Modeling of a Bike-Sharing Transportation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Helsinki, Finland. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01330627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling coevolution between networks and space : a multiscalar approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent LE NÉCHET. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coévolution transport, mobilité, territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.273-310, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9234.ch10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05583112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial dynamics of complex urban systems within an evolutionary theory frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aura Reggiani; Daniel Czamanski; Roberto Patuelli; Laurie A. Schintler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook on Entropy, Complexity and Spatial Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.175-195, 2021, Economics 2021, 9781839100581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781839100598.00019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the co-evolution of cities and networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zachary P. Neal and Céline Rozenblat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Cities and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781788114714.00015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling Co-evolutionary Patterns in Systems of Cities: A Systematic Exploration of the SimpopNet Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pumain, D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theories and Models of Urbanization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer, Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-278, 2020, Lecture Notes in Morphogenesis, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion: Perspectives on Urban Theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pumain D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theories and Models of Urbanization. Lecture Notes in Morphogenesis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.27-41, 2020, Lecture Notes in Morphogenesis., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_3⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.303-330, 2020, 978-3-030-36656-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relating Complexities for the Reflexive Study of Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pumain D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theories and Models of Urbanization. Lecture Notes in Morphogenesis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.303-330, 2020, 978-3-030-36656-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_16⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.27-41, 2020, Lecture Notes in Morphogenesis., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Urban Morphogenesis Model Capturing Interactions Between Networks and Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pumain, D. </w:t>
+              <w:t xml:space="preserve">D'acci L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theories and Models of Urbanization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_14⟩</w:t>
+              <w:t xml:space="preserve">The Mathematics of Urban Morphogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birkhäuser, pp.383-409, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-12381-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02080541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Exploring Simulation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pumain D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.125-150, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119687290.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02435197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving accessibility landscapes: mutations of transportation networks in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Aveline-Dubach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PATHWAYS OF SUSTAINABLE URBAN DEVELOPMENT ACROSS CHINA: THE CASES OF HANGZHOU, DATONG AND ZHUHAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imago Editor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-108, 2019, 978-88-94384-71-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02265423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CybergeoNetworks, une application interactive pour l'analyse géographique et sémantique des publications scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouzeghoub M., Mosseri R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.272-273, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02008933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-Based Solutions for Increasing Level of Service in Bike-Sharing Transportation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems Design &amp; Management Proceedings of the Fifth International Conference on Complex Systems Design &amp; Management CSD&amp;M 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-3-319-11617-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11617-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01322844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8118,147 +8411,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatialised bibliometrics approach of a scientific journal production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8268,171 +8561,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation de la co-évolution des réseaux de transport et des territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Sorbonne Paris Cité, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018USPCC349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04654260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation de la co-évolution des réseaux de transport et des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 7 Denis Diderot, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01857741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8442,118 +8735,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Data - a scala library for spatial sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8621,51 +8914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C3032AF"/>
+    <w:nsid w:val="01245746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8852,51 +9145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juste-raimbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0768-9480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/raimbault_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jehling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera G&#246;tze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2026.105646" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ndim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14040155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nacer-Weill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changtao Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.02.088" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jum.2022.05.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155954" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bergeaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.10.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Broere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Somveille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mario Serna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Strombom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104538" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-019-03090-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-180719-5-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4136" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40294-019-0065-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318774335" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203516" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Potiron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176310" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guardiola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11267401" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00702" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghwa Kang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00556" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Batty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4670012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00283" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283730v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arduin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vanhoof" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Godoy-Lorite" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Murcio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Iacopini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013006v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850263v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650531v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Baffi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Losavio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582909v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422484v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424253v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49103-5_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196186v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coindet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Molle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904499v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860296v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Suitt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430521v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_16" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-36656-8_14" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687290.ch5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imagoeditor.net" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12381-9_17" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322844v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976025v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04654260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC349" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01857741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428099v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juste-raimbault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0768-9480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/raimbault_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=zoioGw4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jehling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera G&#246;tze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2026.105646" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ndim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Raimond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14040155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nacer-Weill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changtao Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.02.088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jum.2022.05.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Broere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Somveille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mario Serna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Strombom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104538" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bergeaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.10.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155954" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-180719-5-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-019-03090-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40294-019-0065-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4136" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318774335" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203516" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Potiron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176310" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guardiola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11267401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00702" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghwa Kang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00556" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Batty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4670012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418643v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00283" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vanhoof" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Godoy-Lorite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Murcio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Iacopini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arduin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013006v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998440v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284848v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882389v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841272v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650531v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632331v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590624v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Baffi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Losavio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525448v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808480v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863229v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49103-5_11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328058v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422484v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360243v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358440v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388885v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coindet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Molle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860296v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Suitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583112v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9234.ch10" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418756v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839100598.00019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788114714.00015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442699v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-36656-8_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12381-9_17" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435197v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687290.ch5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02265423v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imagoeditor.net" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976025v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04654260v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC349" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01857741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428099v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>