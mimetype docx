--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justin Carpentier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">justin-carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6585-2894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233948015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional Contact Solving for Material Point Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-Free Delassus Operations: Scalable and Memory-Efficient Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Suresha Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-Reduced Model Predictive Path Integral via Quadratic Model Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Articulated Body Algorithms for Closed-Loop Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Suresha Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order Sobolev Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End and Highly-Efficient Differentiable Simulation for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobolev Diffusion Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-Free Sampling-Based Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact-Implicit Inverse Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KernelSOS for Global Sampling-Based Optimal Control and Estimation via Semidefinite Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Groudiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederike Dümbgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian methods for infeasible convex optimization problems and diverging proximal-point algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Conic Complementarity of Planar Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267202v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Flow Policy: Learning from High-Value Actions in Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Walkers with Parallel Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Matteis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Batto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716938v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Simulation of Soft Robots with Frictional Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboSoft 2025 - 8th IEEE-RAS International Conference on Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging augmented-Lagrangian techniques for differentiating over infeasible quadratic programs in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2024 - The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNR 2024 - International Conference on NeuroRehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Granja, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time Differential Inverse Kinematics: an Augmented Lagrangian Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Wingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2024 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSS Foundation, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Proximal Constrained Linear-Quadratic Methods for Real-Time Nonlinear MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575334v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-GRIP, a Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2024 - IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-RAS, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensed semi-implicit dynamics for trajectory optimization in soft robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Soft Robotics (RoboSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, San Diego (CA), United States. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning System Dynamics from Sensory Input under Optimal Control Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661974v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From centroidal to whole-body models for legged locomotion: a comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Louis Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647996v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Sensitive Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avadesh Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Model-Predictive Control via Online Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10611156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Compliant to Rigid Contact Simulation: a Unified and Efficient Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th edition of the “Robotics: Science and Systems” (RSS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Proximal Optimization for Differentiating Optimal Control Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 62nd Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing the consensus between Trajectory Optimization and Policy Learning for precise robot control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780392v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Task and Motion Planning Guided by Video Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Zorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945110v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Collision Detection: a Randomized Smoothing Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-RAS, May 2023, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780482v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based interface for grasping intention detection and grip selection : towards intuitive upper-limb assistive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MegaPose: 6D Pose Estimation of Novel Objects via Render & Compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Manuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsalan Mousavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Tyree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Birchfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2022 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Differential Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics and Automation Society, May 2022, Philadelphia, United States. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-Dimensional Sums-of-Squares for Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting differentiable physics with randomized smoothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics Science and Systems, Workshop on Differentiable Simulation For Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Derivation of the Contact Dynamics in Arbitrary Frames: Application to Polishing with Talos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2022 - IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ginowan, Japan. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids53995.2022.10000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758989v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROX-QP: Yet another Quadratic Programming Solver for Robotics and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El-Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProxNLP: a primal-dual augmented Lagrangian solver for nonlinear programming in Robotics and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Legged Robots Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Differential Dynamic Programming: A primal-dual augmented Lagrangian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597630v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Detection Accelerated: An Optimization Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal and Sparse Resolution of Constrained Dynamic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Austin / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-view robot pose and joint angle estimation via render &amp; compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2021 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cvpr46437.2021.00170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid collision model for safety collision control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Obstacle Representations for Neural Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Strudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2020 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cambridge, MA / Virtual, United States. pp.355-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Estimation of the Centroidal Dynamics of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Use of Analytical Derivatives and Algorithmic Differentiation for NMPC of Robot Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goele Pipeleers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Swevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 2021 - 1st IFAC Modeling, Estimation and Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Learning and Control of Dynamical Systems from Sensory Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems Year</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Rendering with Perturbed Optimizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Robust Stability Region Estimation for Nonlinear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality Constrained Differential Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184203v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crocoddyl: Fast computation, Efficient solvers,Receding horizon and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Parag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crocoddyl: An Efficient and Versatile Framework for Multi-Contact Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Merkt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris / Virtual, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9196673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CosyPose: Consistent multi-view multi-object 6D pose estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pinocchio C++ library – A fast and flexible implementation of rigid body dynamics algorithms and their analytical derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII 2019 - International Symposium on System Integrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics Consensus between Centroidal and Whole-Body Models for Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2019 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875031v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 3D Motion and Forces of Person-Object Interactions From Monocular Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongmian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.8632-8641, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2019.00884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Dynamic Programming for Multi-Phase Rigid Contact Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2018.8624925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Derivatives of Rigid Body Dynamics Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems (RSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790971v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical descriptor of human locomotion and its application to multi-contact walking in humanoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, ENSCHEDE, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Feasibility Constraints for Multi-contact Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, MA, United States. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Design of Compliant Walkers via Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots in Complex Environments – The Loco3D project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS Workshop on Challenges in Dynamic Legged Locomotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boston, United States. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALOS: A new humanoid research platform targeted for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud-Esclasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robotics, ICHR, Birmingham 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2017.8246947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile and Efficient Pattern Generator for Generalized Legged Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), May 2016, Stockholm, Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Framework for Simultaneous Design and Control of Passivity Based Walkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Simulation, Modeling, and Programming for Autonomous Robots SIMPAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIMPAR.2016.7862383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model of rolling contact and its application to the modeling of bipedal locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Conference on Mathematics of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematics-dynamics based estimator of the center of mass position for anthropomorphic system — A complementary filtering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. pp.1121 - 1126, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2015.7363493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175592v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yoyo-Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics Research (ISRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAPOD Template META-programming applied to dynamics: CoP-CoM trajectories filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-Horizon Value Function Approximation for Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Haffemayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Ortiz-Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2502.06760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXDDP: Proximal Constrained Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El-Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.2605 - 2624. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3554437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332348v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXQP: an Efficient and Versatile Quadratic Programming Solver for Real-Time Robotics Applications and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3577107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198663v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Exploiting Sequential Quadratic Programming for Model-Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avadesh Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3595674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330251v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling RaiSim with the Maximum Dissipation Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3430711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GJK++: Leveraging Acceleration Methods for Faster Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3386370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070039v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Articulated Body Dynamics Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3502515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing versatile quadruped robots for dynamic and energy-efficient motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (6), pp.2004-2025. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574724000730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Models in Robotics: a Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.3716 - 3733. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3434208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067291v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Randomized Smoothing for Optimal Control of Nonsmooth Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52, pp.101468. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480419v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 3D Motion and Forces of Human-Object Interactions from Internet Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongmian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (2), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-021-01540-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Manipulate Tools by Aligning Simulation to Video Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Zorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2111.03088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stagewise Newton Method for Dynamic Game Control with Imperfect State Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3184657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Legged Robots Locomotion Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Robotics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.231-238. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43154-021-00059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable simulation for physical system identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kalevatykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.3413-3420. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3062323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025616v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Tree Search for Efficient Visually Guided Rearrangement Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zagoruyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kalevatykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.3715-3722. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.2980984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-CROC: Continuous and Convex Resolution of Centroidal dynamic trajectories for legged robots in multi-contact scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Taïx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.676-691. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.2964787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894869v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Center of Mass and the Angular Momentum Derivative for Legged Locomotion — A recursive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.4155-4162. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2931200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.1441-1460. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2018.2862902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yoyo-Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (13-14), pp.1508 - 1520. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364917693292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316032v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the centre of mass motion in human walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (5), pp.542-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center of Mass Estimation for Polyarticulated System in Contact - A Spectral Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.810-822. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2016.2572680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion Report of PROXQP: an Efficient and Versatile Quadratic Programming Solver for Real-Time Robotics Applications and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational details for : &amp;quot;Optimal Estimation of the Centroidal Dynamics of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport LAAS n° 21072, LAAS-CNRS; Université de Montréal. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180052v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Inverse of the Joint Space Inertia Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements calculatoires de la locomotion anthropomorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université Paul Sabatier - Toulouse III, 2017. English. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU30376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01841095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justin Carpentier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">justin-carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6585-2894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233948015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional Contact Solving for Material Point Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-Free Delassus Operations: Scalable and Memory-Efficient Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Suresha Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-Reduced Model Predictive Path Integral via Quadratic Model Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End and Highly-Efficient Differentiable Simulation for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Articulated Body Algorithms for Closed-Loop Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Suresha Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order Sobolev Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional Contact-Implicit Inverse Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobolev Diffusion Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KernelSOS for Global Sampling-Based Optimal Control and Estimation via Semidefinite Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Groudiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederike Dümbgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian methods for infeasible convex optimization problems and diverging proximal-point algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Conic Complementarity of Planar Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267202v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Flow Policy: Learning from High-Value Actions in Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Walkers with Parallel Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Matteis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Batto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716938v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Simulation of Soft Robots with Frictional Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboSoft 2025 - 8th IEEE-RAS International Conference on Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-Free Sampling-Based Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensed semi-implicit dynamics for trajectory optimization in soft robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Soft Robotics (RoboSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, San Diego (CA), United States. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging augmented-Lagrangian techniques for differentiating over infeasible quadratic programs in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2024 - The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNR 2024 - International Conference on NeuroRehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Granja, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time Differential Inverse Kinematics: an Augmented Lagrangian Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Wingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2024 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSS Foundation, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Proximal Constrained Linear-Quadratic Methods for Real-Time Nonlinear MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575334v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-GRIP, a Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2024 - IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-RAS, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning System Dynamics from Sensory Input under Optimal Control Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661974v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From centroidal to whole-body models for legged locomotion: a comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Louis Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647996v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Model-Predictive Control via Online Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10611156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Sensitive Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avadesh Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Compliant to Rigid Contact Simulation: a Unified and Efficient Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th edition of the “Robotics: Science and Systems” (RSS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Collision Detection: a Randomized Smoothing Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-RAS, May 2023, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780482v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Proximal Optimization for Differentiating Optimal Control Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 62nd Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing the consensus between Trajectory Optimization and Policy Learning for precise robot control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780392v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Task and Motion Planning Guided by Video Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Zorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945110v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based interface for grasping intention detection and grip selection : towards intuitive upper-limb assistive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MegaPose: 6D Pose Estimation of Novel Objects via Render & Compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Manuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsalan Mousavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Tyree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Birchfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2022 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-Dimensional Sums-of-Squares for Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Differential Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics and Automation Society, May 2022, Philadelphia, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting differentiable physics with randomized smoothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics Science and Systems, Workshop on Differentiable Simulation For Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Derivation of the Contact Dynamics in Arbitrary Frames: Application to Polishing with Talos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2022 - IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ginowan, Japan. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids53995.2022.10000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758989v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROX-QP: Yet another Quadratic Programming Solver for Robotics and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El-Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProxNLP: a primal-dual augmented Lagrangian solver for nonlinear programming in Robotics and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Legged Robots Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Differential Dynamic Programming: A primal-dual augmented Lagrangian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597630v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Detection Accelerated: An Optimization Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Obstacle Representations for Neural Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Strudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2020 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cambridge, MA / Virtual, United States. pp.355-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal and Sparse Resolution of Constrained Dynamic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Austin / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-view robot pose and joint angle estimation via render &amp; compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2021 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cvpr46437.2021.00170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid collision model for safety collision control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Estimation of the Centroidal Dynamics of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Use of Analytical Derivatives and Algorithmic Differentiation for NMPC of Robot Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goele Pipeleers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Swevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 2021 - 1st IFAC Modeling, Estimation and Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Learning and Control of Dynamical Systems from Sensory Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems Year</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Rendering with Perturbed Optimizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Robust Stability Region Estimation for Nonlinear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality Constrained Differential Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184203v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crocoddyl: Fast computation, Efficient solvers,Receding horizon and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Parag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crocoddyl: An Efficient and Versatile Framework for Multi-Contact Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Merkt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris / Virtual, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9196673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CosyPose: Consistent multi-view multi-object 6D pose estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pinocchio C++ library – A fast and flexible implementation of rigid body dynamics algorithms and their analytical derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII 2019 - International Symposium on System Integrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics Consensus between Centroidal and Whole-Body Models for Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2019 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875031v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 3D Motion and Forces of Person-Object Interactions From Monocular Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongmian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.8632-8641, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2019.00884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Derivatives of Rigid Body Dynamics Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems (RSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790971v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Dynamic Programming for Multi-Phase Rigid Contact Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2018.8624925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical descriptor of human locomotion and its application to multi-contact walking in humanoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, ENSCHEDE, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALOS: A new humanoid research platform targeted for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud-Esclasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robotics, ICHR, Birmingham 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2017.8246947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Feasibility Constraints for Multi-contact Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, MA, United States. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Design of Compliant Walkers via Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots in Complex Environments – The Loco3D project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS Workshop on Challenges in Dynamic Legged Locomotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boston, United States. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile and Efficient Pattern Generator for Generalized Legged Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), May 2016, Stockholm, Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Framework for Simultaneous Design and Control of Passivity Based Walkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Simulation, Modeling, and Programming for Autonomous Robots SIMPAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIMPAR.2016.7862383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model of rolling contact and its application to the modeling of bipedal locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Conference on Mathematics of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematics-dynamics based estimator of the center of mass position for anthropomorphic system — A complementary filtering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. pp.1121 - 1126, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2015.7363493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175592v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yoyo-Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics Research (ISRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAPOD Template META-programming applied to dynamics: CoP-CoM trajectories filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the Algorithmic Foundations of Artificial Motion Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Ecole Normale Supérieure - PSL, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05577534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-Horizon Value Function Approximation for Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Haffemayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Ortiz-Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.7563 - 7570. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3577875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXDDP: Proximal Constrained Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El-Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.2605 - 2624. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3554437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332348v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXQP: an Efficient and Versatile Quadratic Programming Solver for Real-Time Robotics Applications and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3577107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198663v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Exploiting Sequential Quadratic Programming for Model-Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avadesh Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3595674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330251v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Articulated Body Dynamics Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3502515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling RaiSim with the Maximum Dissipation Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3430711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GJK++: Leveraging Acceleration Methods for Faster Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3386370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070039v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing versatile quadruped robots for dynamic and energy-efficient motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (6), pp.2004-2025. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574724000730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Models in Robotics: a Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.3716 - 3733. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3434208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067291v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Randomized Smoothing for Optimal Control of Nonsmooth Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52, pp.101468. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480419v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Manipulate Tools by Aligning Simulation to Video Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Zorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2111.03088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 3D Motion and Forces of Human-Object Interactions from Internet Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongmian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (2), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-021-01540-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stagewise Newton Method for Dynamic Game Control with Imperfect State Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3184657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Legged Robots Locomotion Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Robotics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.231-238. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43154-021-00059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable simulation for physical system identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kalevatykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.3413-3420. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3062323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025616v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Tree Search for Efficient Visually Guided Rearrangement Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zagoruyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kalevatykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.3715-3722. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.2980984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-CROC: Continuous and Convex Resolution of Centroidal dynamic trajectories for legged robots in multi-contact scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Taïx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.676-691. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.2964787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894869v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Center of Mass and the Angular Momentum Derivative for Legged Locomotion — A recursive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.4155-4162. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2931200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.1441-1460. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2018.2862902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yoyo-Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (13-14), pp.1508 - 1520. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364917693292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316032v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the centre of mass motion in human walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (5), pp.542-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center of Mass Estimation for Polyarticulated System in Contact - A Spectral Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.810-822. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2016.2572680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion Report of PROXQP: an Efficient and Versatile Quadratic Programming Solver for Real-Time Robotics Applications and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational details for : &amp;quot;Optimal Estimation of the Centroidal Dynamics of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport LAAS n° 21072, LAAS-CNRS; Université de Montréal. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180052v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Inverse of the Joint Space Inertia Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements calculatoires de la locomotion anthropomorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université Paul Sabatier - Toulouse III, 2017. English. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU30376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01841095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B44EB257"/>
+    <w:nsid w:val="7AB13B78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6585-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233948015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488708v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;nager" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Suresha Sathya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Montaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Mont-Marin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schramm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franki Nguimatsia Tiofack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895583v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694092v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Lidec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05179357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201780v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bambade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Jallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Marchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05184030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Groudiev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederike D&#252;mbgen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrews" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taylor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267202v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Hebert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400311v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716938v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matteis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Batto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04133055v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moullet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Wingo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Sathya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Hutchinson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575334v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dantec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Arlaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bilger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521997" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04661974v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Bounou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04647996v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04107207v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jordana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avadesh Meduri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786820v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780392v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03945110v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Zorina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780482v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Petr&#237;k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Sivic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labb&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Manuelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Mousavian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tyree" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Birchfield" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351641v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811647" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758989v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.10000208" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683733v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El-Kazdadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680510v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597630v5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981586" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03271811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr46437.2021.00170" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03000951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault No&#235;l" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561730" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193940v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561993" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03541487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Astudillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gillis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goele Pipeleers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Swevers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03405911v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984348v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03184203v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Kazdadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02898916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Parag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mastalli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Merkt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hammoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9196673" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875031v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03411657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongmian Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Sedlar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2019.00884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851596v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2018.8624925" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790971v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01569252v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pinet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01526200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483567v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01543060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203507v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360450v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2016.7862383" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175592v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363493" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122475v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barthelemy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041391" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04948407v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Ortiz-Haro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.06760" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04332348v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3554437" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04198663v4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3577107" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04330251v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3595674" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438175v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3430711" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070039v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3386370" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443056v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3502515" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04162737v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fadini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Kumar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724000730" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067291v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3434208" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480419v4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101468" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420419v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01540-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478117v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.03088" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03705557v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3184657" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193886v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-021-00059-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025616v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kalevatykh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3062323" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108930v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zagoruyko" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2980984" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058890v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2931200" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01859108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2862902" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316032v3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917693292" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377361v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182734v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2572680" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04196897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180052v4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790934v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01841095v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30376" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6585-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233948015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488708v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;nager" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Suresha Sathya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Montaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Mont-Marin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schramm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franki Nguimatsia Tiofack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694092v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Lidec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895583v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201780v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bambade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Jallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Marchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05179357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05184030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Groudiev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederike D&#252;mbgen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrews" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taylor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267202v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Hebert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400311v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716938v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matteis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Batto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401976v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bilger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521997" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04133055v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moullet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Wingo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Sathya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Hutchinson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575334v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dantec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Arlaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04661974v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Bounou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04647996v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jordana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611156" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04107207v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avadesh Meduri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780482v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Petr&#237;k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Sivic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786820v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780392v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03945110v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Zorina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labb&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Manuelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Mousavian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tyree" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Birchfield" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351641v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811647" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758989v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.10000208" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683733v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El-Kazdadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680510v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597630v5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981586" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strudel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03271811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr46437.2021.00170" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03000951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault No&#235;l" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561730" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193940v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561993" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03541487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Astudillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gillis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goele Pipeleers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Swevers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03405911v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984348v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03184203v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Kazdadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02898916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Parag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mastalli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Merkt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hammoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9196673" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875031v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03411657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongmian Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Sedlar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2019.00884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790971v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851596v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2018.8624925" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01569252v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pinet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01526200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483567v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01543060v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203507v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360450v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2016.7862383" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175592v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363493" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122475v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barthelemy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041391" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05577534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04948407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Ortiz-Haro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3577875" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04332348v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3554437" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04198663v4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3577107" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04330251v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3595674" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443056v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3502515" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438175v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3430711" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070039v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3386370" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04162737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fadini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Kumar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724000730" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067291v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3434208" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480419v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101468" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478117v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.03088" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420419v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01540-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03705557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3184657" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-021-00059-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025616v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kalevatykh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3062323" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zagoruyko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2980984" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058890v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2931200" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01859108v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2862902" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316032v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917693292" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377361v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182734v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2572680" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04196897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180052v4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790934v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01841095v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30376" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>