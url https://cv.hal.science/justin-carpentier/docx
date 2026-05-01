--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justin Carpentier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">justin-carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6585-2894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233948015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional Contact Solving for Material Point Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-Free Delassus Operations: Scalable and Memory-Efficient Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Suresha Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-Reduced Model Predictive Path Integral via Quadratic Model Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End and Highly-Efficient Differentiable Simulation for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Articulated Body Algorithms for Closed-Loop Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Suresha Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order Sobolev Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional Contact-Implicit Inverse Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobolev Diffusion Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KernelSOS for Global Sampling-Based Optimal Control and Estimation via Semidefinite Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Groudiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederike Dümbgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian methods for infeasible convex optimization problems and diverging proximal-point algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Conic Complementarity of Planar Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267202v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Flow Policy: Learning from High-Value Actions in Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Walkers with Parallel Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Matteis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Batto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716938v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Simulation of Soft Robots with Frictional Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboSoft 2025 - 8th IEEE-RAS International Conference on Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-Free Sampling-Based Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensed semi-implicit dynamics for trajectory optimization in soft robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Soft Robotics (RoboSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, San Diego (CA), United States. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging augmented-Lagrangian techniques for differentiating over infeasible quadratic programs in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2024 - The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNR 2024 - International Conference on NeuroRehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Granja, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time Differential Inverse Kinematics: an Augmented Lagrangian Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Wingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2024 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSS Foundation, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Proximal Constrained Linear-Quadratic Methods for Real-Time Nonlinear MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575334v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-GRIP, a Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2024 - IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-RAS, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning System Dynamics from Sensory Input under Optimal Control Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661974v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From centroidal to whole-body models for legged locomotion: a comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Louis Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647996v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Model-Predictive Control via Online Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10611156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Sensitive Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avadesh Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Compliant to Rigid Contact Simulation: a Unified and Efficient Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th edition of the “Robotics: Science and Systems” (RSS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Collision Detection: a Randomized Smoothing Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-RAS, May 2023, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780482v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Proximal Optimization for Differentiating Optimal Control Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 62nd Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing the consensus between Trajectory Optimization and Policy Learning for precise robot control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780392v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Task and Motion Planning Guided by Video Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Zorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945110v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based interface for grasping intention detection and grip selection : towards intuitive upper-limb assistive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MegaPose: 6D Pose Estimation of Novel Objects via Render & Compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Manuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsalan Mousavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Tyree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Birchfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2022 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-Dimensional Sums-of-Squares for Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Differential Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics and Automation Society, May 2022, Philadelphia, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting differentiable physics with randomized smoothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics Science and Systems, Workshop on Differentiable Simulation For Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Derivation of the Contact Dynamics in Arbitrary Frames: Application to Polishing with Talos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2022 - IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ginowan, Japan. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids53995.2022.10000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758989v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROX-QP: Yet another Quadratic Programming Solver for Robotics and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El-Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProxNLP: a primal-dual augmented Lagrangian solver for nonlinear programming in Robotics and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Legged Robots Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Differential Dynamic Programming: A primal-dual augmented Lagrangian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597630v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Detection Accelerated: An Optimization Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Obstacle Representations for Neural Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Strudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2020 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cambridge, MA / Virtual, United States. pp.355-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal and Sparse Resolution of Constrained Dynamic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Austin / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-view robot pose and joint angle estimation via render &amp; compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2021 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cvpr46437.2021.00170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid collision model for safety collision control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Estimation of the Centroidal Dynamics of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Use of Analytical Derivatives and Algorithmic Differentiation for NMPC of Robot Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goele Pipeleers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Swevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 2021 - 1st IFAC Modeling, Estimation and Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Learning and Control of Dynamical Systems from Sensory Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems Year</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Rendering with Perturbed Optimizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Robust Stability Region Estimation for Nonlinear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality Constrained Differential Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184203v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crocoddyl: Fast computation, Efficient solvers,Receding horizon and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Parag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crocoddyl: An Efficient and Versatile Framework for Multi-Contact Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Merkt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris / Virtual, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9196673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CosyPose: Consistent multi-view multi-object 6D pose estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pinocchio C++ library – A fast and flexible implementation of rigid body dynamics algorithms and their analytical derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII 2019 - International Symposium on System Integrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics Consensus between Centroidal and Whole-Body Models for Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2019 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875031v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 3D Motion and Forces of Person-Object Interactions From Monocular Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongmian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.8632-8641, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2019.00884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Derivatives of Rigid Body Dynamics Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems (RSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790971v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Dynamic Programming for Multi-Phase Rigid Contact Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2018.8624925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical descriptor of human locomotion and its application to multi-contact walking in humanoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, ENSCHEDE, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALOS: A new humanoid research platform targeted for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud-Esclasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robotics, ICHR, Birmingham 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2017.8246947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Feasibility Constraints for Multi-contact Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, MA, United States. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Design of Compliant Walkers via Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots in Complex Environments – The Loco3D project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS Workshop on Challenges in Dynamic Legged Locomotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boston, United States. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile and Efficient Pattern Generator for Generalized Legged Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), May 2016, Stockholm, Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Framework for Simultaneous Design and Control of Passivity Based Walkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Simulation, Modeling, and Programming for Autonomous Robots SIMPAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIMPAR.2016.7862383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model of rolling contact and its application to the modeling of bipedal locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Conference on Mathematics of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematics-dynamics based estimator of the center of mass position for anthropomorphic system — A complementary filtering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. pp.1121 - 1126, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2015.7363493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175592v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yoyo-Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics Research (ISRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAPOD Template META-programming applied to dynamics: CoP-CoM trajectories filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the Algorithmic Foundations of Artificial Motion Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Ecole Normale Supérieure - PSL, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05577534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-Horizon Value Function Approximation for Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Haffemayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Ortiz-Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.7563 - 7570. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3577875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXDDP: Proximal Constrained Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El-Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.2605 - 2624. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3554437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332348v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXQP: an Efficient and Versatile Quadratic Programming Solver for Real-Time Robotics Applications and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3577107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198663v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Exploiting Sequential Quadratic Programming for Model-Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avadesh Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3595674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330251v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Articulated Body Dynamics Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3502515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling RaiSim with the Maximum Dissipation Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3430711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GJK++: Leveraging Acceleration Methods for Faster Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3386370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070039v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing versatile quadruped robots for dynamic and energy-efficient motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (6), pp.2004-2025. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574724000730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Models in Robotics: a Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.3716 - 3733. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3434208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067291v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Randomized Smoothing for Optimal Control of Nonsmooth Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52, pp.101468. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480419v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Manipulate Tools by Aligning Simulation to Video Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Zorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2111.03088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 3D Motion and Forces of Human-Object Interactions from Internet Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongmian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (2), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-021-01540-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stagewise Newton Method for Dynamic Game Control with Imperfect State Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3184657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Legged Robots Locomotion Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Robotics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.231-238. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43154-021-00059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable simulation for physical system identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kalevatykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.3413-3420. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3062323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025616v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Tree Search for Efficient Visually Guided Rearrangement Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zagoruyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kalevatykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.3715-3722. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.2980984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-CROC: Continuous and Convex Resolution of Centroidal dynamic trajectories for legged robots in multi-contact scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Taïx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.676-691. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.2964787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894869v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Center of Mass and the Angular Momentum Derivative for Legged Locomotion — A recursive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.4155-4162. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2931200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.1441-1460. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2018.2862902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yoyo-Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (13-14), pp.1508 - 1520. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364917693292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316032v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the centre of mass motion in human walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (5), pp.542-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center of Mass Estimation for Polyarticulated System in Contact - A Spectral Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.810-822. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2016.2572680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion Report of PROXQP: an Efficient and Versatile Quadratic Programming Solver for Real-Time Robotics Applications and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational details for : &amp;quot;Optimal Estimation of the Centroidal Dynamics of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport LAAS n° 21072, LAAS-CNRS; Université de Montréal. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180052v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Inverse of the Joint Space Inertia Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements calculatoires de la locomotion anthropomorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université Paul Sabatier - Toulouse III, 2017. English. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU30376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01841095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justin Carpentier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">justin-carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6585-2894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233948015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-Free Delassus Operations: Scalable and Memory-Efficient Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Suresha Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-Reduced Model Predictive Path Integral via Quadratic Model Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End and Highly-Efficient Differentiable Simulation for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order Sobolev Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Articulated Body Algorithms for Closed-Loop Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Suresha Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional Contact-Implicit Inverse Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobolev Diffusion Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KernelSOS for Global Sampling-Based Optimal Control and Estimation via Semidefinite Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Groudiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederike Dümbgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian methods for infeasible convex optimization problems and diverging proximal-point algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-Free Sampling-Based Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Conic Complementarity of Planar Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267202v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Flow Policy: Learning from High-Value Actions in Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Walkers with Parallel Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Matteis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Batto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716938v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Simulation of Soft Robots with Frictional Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboSoft 2025 - 8th IEEE-RAS International Conference on Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensed semi-implicit dynamics for trajectory optimization in soft robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Soft Robotics (RoboSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, San Diego (CA), United States. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time Differential Inverse Kinematics: an Augmented Lagrangian Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Wingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2024 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSS Foundation, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Proximal Constrained Linear-Quadratic Methods for Real-Time Nonlinear MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575334v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-GRIP, a Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2024 - IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-RAS, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging augmented-Lagrangian techniques for differentiating over infeasible quadratic programs in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2024 - The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNR 2024 - International Conference on NeuroRehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Granja, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning System Dynamics from Sensory Input under Optimal Control Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661974v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From centroidal to whole-body models for legged locomotion: a comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Louis Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647996v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Sensitive Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avadesh Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Model-Predictive Control via Online Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10611156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Compliant to Rigid Contact Simulation: a Unified and Efficient Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th edition of the “Robotics: Science and Systems” (RSS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Collision Detection: a Randomized Smoothing Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-RAS, May 2023, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780482v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Task and Motion Planning Guided by Video Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Zorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945110v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Proximal Optimization for Differentiating Optimal Control Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 62nd Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing the consensus between Trajectory Optimization and Policy Learning for precise robot control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780392v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based interface for grasping intention detection and grip selection : towards intuitive upper-limb assistive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Derivation of the Contact Dynamics in Arbitrary Frames: Application to Polishing with Talos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2022 - IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ginowan, Japan. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids53995.2022.10000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758989v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting differentiable physics with randomized smoothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics Science and Systems, Workshop on Differentiable Simulation For Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MegaPose: 6D Pose Estimation of Novel Objects via Render & Compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Manuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsalan Mousavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Tyree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Birchfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2022 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-Dimensional Sums-of-Squares for Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Differential Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics and Automation Society, May 2022, Philadelphia, United States. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROX-QP: Yet another Quadratic Programming Solver for Robotics and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El-Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProxNLP: a primal-dual augmented Lagrangian solver for nonlinear programming in Robotics and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Legged Robots Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Differential Dynamic Programming: A primal-dual augmented Lagrangian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597630v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Detection Accelerated: An Optimization Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Obstacle Representations for Neural Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Strudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2020 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cambridge, MA / Virtual, United States. pp.355-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-view robot pose and joint angle estimation via render &amp; compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2021 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cvpr46437.2021.00170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid collision model for safety collision control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal and Sparse Resolution of Constrained Dynamic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Austin / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Estimation of the Centroidal Dynamics of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Use of Analytical Derivatives and Algorithmic Differentiation for NMPC of Robot Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goele Pipeleers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Swevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 2021 - 1st IFAC Modeling, Estimation and Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Learning and Control of Dynamical Systems from Sensory Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems Year</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Rendering with Perturbed Optimizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality Constrained Differential Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184203v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Robust Stability Region Estimation for Nonlinear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crocoddyl: Fast computation, Efficient solvers,Receding horizon and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Parag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crocoddyl: An Efficient and Versatile Framework for Multi-Contact Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Merkt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris / Virtual, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9196673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CosyPose: Consistent multi-view multi-object 6D pose estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pinocchio C++ library – A fast and flexible implementation of rigid body dynamics algorithms and their analytical derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII 2019 - International Symposium on System Integrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics Consensus between Centroidal and Whole-Body Models for Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2019 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875031v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 3D Motion and Forces of Person-Object Interactions From Monocular Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongmian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.8632-8641, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2019.00884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Derivatives of Rigid Body Dynamics Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems (RSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790971v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Dynamic Programming for Multi-Phase Rigid Contact Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2018.8624925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical descriptor of human locomotion and its application to multi-contact walking in humanoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, ENSCHEDE, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALOS: A new humanoid research platform targeted for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud-Esclasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robotics, ICHR, Birmingham 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2017.8246947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots in Complex Environments – The Loco3D project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS Workshop on Challenges in Dynamic Legged Locomotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boston, United States. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Feasibility Constraints for Multi-contact Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, MA, United States. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Design of Compliant Walkers via Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile and Efficient Pattern Generator for Generalized Legged Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), May 2016, Stockholm, Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Framework for Simultaneous Design and Control of Passivity Based Walkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Simulation, Modeling, and Programming for Autonomous Robots SIMPAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIMPAR.2016.7862383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematics-dynamics based estimator of the center of mass position for anthropomorphic system — A complementary filtering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. pp.1121 - 1126, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2015.7363493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175592v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model of rolling contact and its application to the modeling of bipedal locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Conference on Mathematics of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yoyo-Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics Research (ISRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAPOD Template META-programming applied to dynamics: CoP-CoM trajectories filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional Contact Solving for Material Point Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the Algorithmic Foundations of Artificial Motion Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Ecole Normale Supérieure - PSL, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05577534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-Horizon Value Function Approximation for Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Haffemayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Ortiz-Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.7563 - 7570. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3577875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXDDP: Proximal Constrained Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El-Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.2605 - 2624. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3554437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332348v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXQP: an Efficient and Versatile Quadratic Programming Solver for Real-Time Robotics Applications and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3577107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198663v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Exploiting Sequential Quadratic Programming for Model-Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avadesh Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3595674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330251v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Articulated Body Dynamics Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3502515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GJK++: Leveraging Acceleration Methods for Faster Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3386370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070039v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling RaiSim with the Maximum Dissipation Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3430711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing versatile quadruped robots for dynamic and energy-efficient motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (6), pp.2004-2025. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574724000730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Models in Robotics: a Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.3716 - 3733. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3434208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067291v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Randomized Smoothing for Optimal Control of Nonsmooth Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52, pp.101468. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480419v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stagewise Newton Method for Dynamic Game Control with Imperfect State Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3184657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Manipulate Tools by Aligning Simulation to Video Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Zorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2111.03088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 3D Motion and Forces of Human-Object Interactions from Internet Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongmian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (2), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-021-01540-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Legged Robots Locomotion Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Robotics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.231-238. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43154-021-00059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable simulation for physical system identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kalevatykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.3413-3420. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3062323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025616v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Tree Search for Efficient Visually Guided Rearrangement Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zagoruyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kalevatykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.3715-3722. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.2980984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-CROC: Continuous and Convex Resolution of Centroidal dynamic trajectories for legged robots in multi-contact scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Taïx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.676-691. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.2964787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894869v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Center of Mass and the Angular Momentum Derivative for Legged Locomotion — A recursive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.4155-4162. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2931200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.1441-1460. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2018.2862902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yoyo-Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (13-14), pp.1508 - 1520. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364917693292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316032v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the centre of mass motion in human walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (5), pp.542-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center of Mass Estimation for Polyarticulated System in Contact - A Spectral Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.810-822. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2016.2572680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion Report of PROXQP: an Efficient and Versatile Quadratic Programming Solver for Real-Time Robotics Applications and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational details for : &amp;quot;Optimal Estimation of the Centroidal Dynamics of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport LAAS n° 21072, LAAS-CNRS; Université de Montréal. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180052v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Inverse of the Joint Space Inertia Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements calculatoires de la locomotion anthropomorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université Paul Sabatier - Toulouse III, 2017. English. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU30376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01841095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AB13B78"/>
+    <w:nsid w:val="A70570A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6585-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233948015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488708v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;nager" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Suresha Sathya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Montaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Mont-Marin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schramm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franki Nguimatsia Tiofack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694092v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Lidec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895583v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201780v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bambade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Jallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Marchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05179357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05184030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Groudiev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederike D&#252;mbgen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrews" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taylor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267202v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Hebert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400311v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716938v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matteis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Batto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401976v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bilger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521997" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04133055v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moullet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Wingo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Sathya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Hutchinson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575334v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dantec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Arlaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04661974v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Bounou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04647996v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jordana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611156" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04107207v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avadesh Meduri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780482v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Petr&#237;k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Sivic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786820v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780392v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03945110v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Zorina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labb&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Manuelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Mousavian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tyree" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Birchfield" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351641v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811647" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758989v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.10000208" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683733v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El-Kazdadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680510v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597630v5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981586" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strudel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03271811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr46437.2021.00170" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03000951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault No&#235;l" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561730" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193940v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561993" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03541487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Astudillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gillis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goele Pipeleers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Swevers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03405911v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984348v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03184203v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Kazdadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02898916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Parag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mastalli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Merkt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hammoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9196673" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875031v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03411657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongmian Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Sedlar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2019.00884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790971v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851596v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2018.8624925" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01569252v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pinet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01526200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483567v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01543060v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203507v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360450v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2016.7862383" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175592v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363493" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122475v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barthelemy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041391" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05577534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04948407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Ortiz-Haro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3577875" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04332348v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3554437" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04198663v4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3577107" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04330251v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3595674" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443056v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3502515" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438175v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3430711" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070039v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3386370" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04162737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fadini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Kumar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724000730" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067291v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3434208" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480419v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101468" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478117v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.03088" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420419v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01540-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03705557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3184657" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-021-00059-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025616v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kalevatykh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3062323" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zagoruyko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2980984" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058890v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2931200" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01859108v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2862902" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316032v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917693292" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377361v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182734v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2572680" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04196897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180052v4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790934v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01841095v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30376" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6585-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233948015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Suresha Sathya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Montaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Mont-Marin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schramm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franki Nguimatsia Tiofack" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694092v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Lidec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895583v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201780v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;nager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bambade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Jallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Marchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05179357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05184030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Groudiev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederike D&#252;mbgen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrews" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taylor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401976v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267202v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Hebert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400311v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716938v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matteis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Batto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bilger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521997" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Wingo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Sathya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Hutchinson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575334v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dantec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Arlaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moullet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04133055v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04661974v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Bounou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04647996v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04107207v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jordana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avadesh Meduri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611156" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780482v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Petr&#237;k" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Sivic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03945110v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Zorina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786820v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780392v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758989v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.10000208" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labb&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Manuelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Mousavian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tyree" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Birchfield" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351641v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811647" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683733v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El-Kazdadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680510v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597630v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981586" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944348v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572205v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr46437.2021.00170" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03000951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault No&#235;l" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561730" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03271811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561993" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03541487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Astudillo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gillis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goele Pipeleers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Swevers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03405911v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03184203v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Kazdadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984348v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02898916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Parag" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mastalli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Merkt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hammoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9196673" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875031v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03411657v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongmian Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Sedlar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2019.00884" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790971v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851596v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2018.8624925" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01569252v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01543060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01526200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483567v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203507v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360450v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2016.7862383" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175592v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363493" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122475v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barthelemy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041391" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05577534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04948407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Ortiz-Haro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3577875" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04332348v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3554437" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04198663v4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3577107" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04330251v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3595674" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443056v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3502515" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070039v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3386370" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438175v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3430711" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04162737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fadini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Kumar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724000730" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067291v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3434208" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480419v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101468" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03705557v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3184657" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.03088" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420419v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01540-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-021-00059-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025616v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kalevatykh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3062323" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zagoruyko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2980984" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058890v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2931200" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01859108v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2862902" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316032v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917693292" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377361v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182734v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2572680" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04196897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180052v4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790934v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01841095v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30376" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>