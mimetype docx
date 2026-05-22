--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justin Carpentier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">justin-carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6585-2894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233948015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-Free Delassus Operations: Scalable and Memory-Efficient Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Suresha Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-Reduced Model Predictive Path Integral via Quadratic Model Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End and Highly-Efficient Differentiable Simulation for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order Sobolev Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Articulated Body Algorithms for Closed-Loop Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Suresha Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional Contact-Implicit Inverse Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobolev Diffusion Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KernelSOS for Global Sampling-Based Optimal Control and Estimation via Semidefinite Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Groudiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederike Dümbgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian methods for infeasible convex optimization problems and diverging proximal-point algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-Free Sampling-Based Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Conic Complementarity of Planar Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267202v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Flow Policy: Learning from High-Value Actions in Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Walkers with Parallel Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Matteis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Batto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716938v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Simulation of Soft Robots with Frictional Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboSoft 2025 - 8th IEEE-RAS International Conference on Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensed semi-implicit dynamics for trajectory optimization in soft robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Soft Robotics (RoboSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, San Diego (CA), United States. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time Differential Inverse Kinematics: an Augmented Lagrangian Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Wingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2024 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSS Foundation, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Proximal Constrained Linear-Quadratic Methods for Real-Time Nonlinear MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575334v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-GRIP, a Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2024 - IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-RAS, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging augmented-Lagrangian techniques for differentiating over infeasible quadratic programs in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2024 - The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNR 2024 - International Conference on NeuroRehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Granja, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning System Dynamics from Sensory Input under Optimal Control Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661974v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From centroidal to whole-body models for legged locomotion: a comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Louis Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647996v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Sensitive Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avadesh Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Model-Predictive Control via Online Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10611156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Compliant to Rigid Contact Simulation: a Unified and Efficient Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th edition of the “Robotics: Science and Systems” (RSS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Collision Detection: a Randomized Smoothing Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-RAS, May 2023, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780482v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Task and Motion Planning Guided by Video Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Zorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945110v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Proximal Optimization for Differentiating Optimal Control Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 62nd Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing the consensus between Trajectory Optimization and Policy Learning for precise robot control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780392v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based interface for grasping intention detection and grip selection : towards intuitive upper-limb assistive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Derivation of the Contact Dynamics in Arbitrary Frames: Application to Polishing with Talos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2022 - IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ginowan, Japan. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids53995.2022.10000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758989v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting differentiable physics with randomized smoothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics Science and Systems, Workshop on Differentiable Simulation For Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MegaPose: 6D Pose Estimation of Novel Objects via Render & Compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Manuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsalan Mousavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Tyree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Birchfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2022 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-Dimensional Sums-of-Squares for Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Differential Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics and Automation Society, May 2022, Philadelphia, United States. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROX-QP: Yet another Quadratic Programming Solver for Robotics and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El-Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProxNLP: a primal-dual augmented Lagrangian solver for nonlinear programming in Robotics and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Legged Robots Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Differential Dynamic Programming: A primal-dual augmented Lagrangian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597630v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Detection Accelerated: An Optimization Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Obstacle Representations for Neural Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Strudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2020 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cambridge, MA / Virtual, United States. pp.355-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-view robot pose and joint angle estimation via render &amp; compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2021 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cvpr46437.2021.00170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid collision model for safety collision control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal and Sparse Resolution of Constrained Dynamic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Austin / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Estimation of the Centroidal Dynamics of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Use of Analytical Derivatives and Algorithmic Differentiation for NMPC of Robot Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goele Pipeleers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Swevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 2021 - 1st IFAC Modeling, Estimation and Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Learning and Control of Dynamical Systems from Sensory Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems Year</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Rendering with Perturbed Optimizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality Constrained Differential Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184203v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Robust Stability Region Estimation for Nonlinear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crocoddyl: Fast computation, Efficient solvers,Receding horizon and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Parag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crocoddyl: An Efficient and Versatile Framework for Multi-Contact Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Merkt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris / Virtual, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9196673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CosyPose: Consistent multi-view multi-object 6D pose estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pinocchio C++ library – A fast and flexible implementation of rigid body dynamics algorithms and their analytical derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII 2019 - International Symposium on System Integrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics Consensus between Centroidal and Whole-Body Models for Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2019 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875031v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 3D Motion and Forces of Person-Object Interactions From Monocular Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongmian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.8632-8641, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2019.00884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Derivatives of Rigid Body Dynamics Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems (RSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790971v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Dynamic Programming for Multi-Phase Rigid Contact Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2018.8624925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical descriptor of human locomotion and its application to multi-contact walking in humanoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, ENSCHEDE, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALOS: A new humanoid research platform targeted for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud-Esclasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robotics, ICHR, Birmingham 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2017.8246947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots in Complex Environments – The Loco3D project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS Workshop on Challenges in Dynamic Legged Locomotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boston, United States. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Feasibility Constraints for Multi-contact Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, MA, United States. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Design of Compliant Walkers via Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile and Efficient Pattern Generator for Generalized Legged Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), May 2016, Stockholm, Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Framework for Simultaneous Design and Control of Passivity Based Walkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Simulation, Modeling, and Programming for Autonomous Robots SIMPAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIMPAR.2016.7862383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematics-dynamics based estimator of the center of mass position for anthropomorphic system — A complementary filtering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. pp.1121 - 1126, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2015.7363493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175592v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model of rolling contact and its application to the modeling of bipedal locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Conference on Mathematics of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yoyo-Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics Research (ISRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAPOD Template META-programming applied to dynamics: CoP-CoM trajectories filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional Contact Solving for Material Point Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the Algorithmic Foundations of Artificial Motion Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Ecole Normale Supérieure - PSL, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05577534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-Horizon Value Function Approximation for Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Haffemayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Ortiz-Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.7563 - 7570. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3577875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXDDP: Proximal Constrained Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El-Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.2605 - 2624. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3554437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332348v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXQP: an Efficient and Versatile Quadratic Programming Solver for Real-Time Robotics Applications and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3577107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198663v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Exploiting Sequential Quadratic Programming for Model-Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avadesh Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3595674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330251v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Articulated Body Dynamics Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3502515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GJK++: Leveraging Acceleration Methods for Faster Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3386370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070039v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling RaiSim with the Maximum Dissipation Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3430711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing versatile quadruped robots for dynamic and energy-efficient motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (6), pp.2004-2025. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574724000730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Models in Robotics: a Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.3716 - 3733. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3434208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067291v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Randomized Smoothing for Optimal Control of Nonsmooth Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52, pp.101468. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480419v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stagewise Newton Method for Dynamic Game Control with Imperfect State Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3184657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Manipulate Tools by Aligning Simulation to Video Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Zorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2111.03088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 3D Motion and Forces of Human-Object Interactions from Internet Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongmian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (2), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-021-01540-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Legged Robots Locomotion Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Robotics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.231-238. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43154-021-00059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable simulation for physical system identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kalevatykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.3413-3420. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3062323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025616v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Tree Search for Efficient Visually Guided Rearrangement Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zagoruyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kalevatykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.3715-3722. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.2980984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-CROC: Continuous and Convex Resolution of Centroidal dynamic trajectories for legged robots in multi-contact scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Taïx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.676-691. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.2964787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894869v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Center of Mass and the Angular Momentum Derivative for Legged Locomotion — A recursive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.4155-4162. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2931200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.1441-1460. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2018.2862902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yoyo-Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (13-14), pp.1508 - 1520. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364917693292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316032v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the centre of mass motion in human walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (5), pp.542-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center of Mass Estimation for Polyarticulated System in Contact - A Spectral Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.810-822. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2016.2572680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion Report of PROXQP: an Efficient and Versatile Quadratic Programming Solver for Real-Time Robotics Applications and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational details for : &amp;quot;Optimal Estimation of the Centroidal Dynamics of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport LAAS n° 21072, LAAS-CNRS; Université de Montréal. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180052v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Inverse of the Joint Space Inertia Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements calculatoires de la locomotion anthropomorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université Paul Sabatier - Toulouse III, 2017. English. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU30376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01841095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justin Carpentier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">justin-carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6585-2894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233948015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional Contact Solving for Material Point Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-Free Sampling-Based Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Conic Complementarity of Planar Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267202v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Flow Policy: Learning from High-Value Actions in Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Walkers with Parallel Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Matteis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Batto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716938v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Simulation of Soft Robots with Frictional Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboSoft 2025 - 8th IEEE-RAS International Conference on Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensed semi-implicit dynamics for trajectory optimization in soft robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Soft Robotics (RoboSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, San Diego (CA), United States. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoboSoft60065.2024.10521997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging augmented-Lagrangian techniques for differentiating over infeasible quadratic programs in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2024 - The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNR 2024 - International Conference on NeuroRehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Granja, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time Differential Inverse Kinematics: an Augmented Lagrangian Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Wingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2024 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSS Foundation, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and Proximal Constrained Linear-Quadratic Methods for Real-Time Nonlinear MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575334v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-GRIP, a Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2024 - IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-RAS, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning System Dynamics from Sensory Input under Optimal Control Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2024 Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661974v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From centroidal to whole-body models for legged locomotion: a comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Louis Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647996v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-Sensitive Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avadesh Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Model-Predictive Control via Online Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10611156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Compliant to Rigid Contact Simulation: a Unified and Efficient Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th edition of the “Robotics: Science and Systems” (RSS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Collision Detection: a Randomized Smoothing Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-RAS, May 2023, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780482v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Proximal Optimization for Differentiating Optimal Control Solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 62nd Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing the consensus between Trajectory Optimization and Policy Learning for precise robot control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780392v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Task and Motion Planning Guided by Video Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Zorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2023 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945110v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based interface for grasping intention detection and grip selection : towards intuitive upper-limb assistive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Moullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting differentiable physics with randomized smoothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics Science and Systems, Workshop on Differentiable Simulation For Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MegaPose: 6D Pose Estimation of Novel Objects via Render & Compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Manuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsalan Mousavian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Tyree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Birchfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2022 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-Dimensional Sums-of-Squares for Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Differential Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Robotics and Automation Society, May 2022, Philadelphia, United States. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Derivation of the Contact Dynamics in Arbitrary Frames: Application to Polishing with Talos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2022 - IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ginowan, Japan. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids53995.2022.10000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758989v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROX-QP: Yet another Quadratic Programming Solver for Robotics and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El-Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProxNLP: a primal-dual augmented Lagrangian solver for nonlinear programming in Robotics and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Legged Robots Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Differential Dynamic Programming: A primal-dual augmented Lagrangian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597630v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision Detection Accelerated: An Optimization Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Petrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2022 - Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Obstacle Representations for Neural Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Strudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2020 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cambridge, MA / Virtual, United States. pp.355-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal and Sparse Resolution of Constrained Dynamic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Austin / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid collision model for safety collision control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-view robot pose and joint angle estimation via render &amp; compare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2021 - Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cvpr46437.2021.00170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Estimation of the Centroidal Dynamics of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Learning and Control of Dynamical Systems from Sensory Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Bounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems Year</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Rendering with Perturbed Optimizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Use of Analytical Derivatives and Algorithmic Differentiation for NMPC of Robot Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goele Pipeleers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Swevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECC 2021 - 1st IFAC Modeling, Estimation and Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality Constrained Differential Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184203v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Robust Stability Region Estimation for Nonlinear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crocoddyl: Fast computation, Efficient solvers,Receding horizon and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Parag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crocoddyl: An Efficient and Versatile Framework for Multi-Contact Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Merkt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris / Virtual, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9196673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CosyPose: Consistent multi-view multi-object 6D pose estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pinocchio C++ library – A fast and flexible implementation of rigid body dynamics algorithms and their analytical derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII 2019 - International Symposium on System Integrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics Consensus between Centroidal and Whole-Body Models for Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2019 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875031v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 3D Motion and Forces of Person-Object Interactions From Monocular Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongmian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States. pp.8632-8641, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2019.00884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Derivatives of Rigid Body Dynamics Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems (RSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790971v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Dynamic Programming for Multi-Phase Rigid Contact Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2018.8624925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical descriptor of human locomotion and its application to multi-contact walking in humanoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, ENSCHEDE, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALOS: A new humanoid research platform targeted for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud-Esclasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robotics, ICHR, Birmingham 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2017.8246947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Feasibility Constraints for Multi-contact Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Science and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, MA, United States. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Design of Compliant Walkers via Optimal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots in Complex Environments – The Loco3D project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS Workshop on Challenges in Dynamic Legged Locomotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boston, United States. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile and Efficient Pattern Generator for Generalized Legged Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), May 2016, Stockholm, Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Framework for Simultaneous Design and Control of Passivity Based Walkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Simulation, Modeling, and Programming for Autonomous Robots SIMPAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIMPAR.2016.7862383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model of rolling contact and its application to the modeling of bipedal locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Conference on Mathematics of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematics-dynamics based estimator of the center of mass position for anthropomorphic system — A complementary filtering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. pp.1121 - 1126, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2015.7363493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175592v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yoyo-Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics Research (ISRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAPOD Template META-programming applied to dynamics: CoP-CoM trajectories filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-Free Delassus Operations: Scalable and Memory-Efficient Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Suresha Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-Reduced Model Predictive Path Integral via Quadratic Model Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End and Highly-Efficient Differentiable Simulation for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann de Mont-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Articulated Body Algorithms for Closed-Loop Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Suresha Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order Sobolev Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional Contact-Implicit Inverse Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobolev Diffusion Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KernelSOS for Global Sampling-Based Optimal Control and Estimation via Semidefinite Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Groudiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederike Dümbgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian methods for infeasible convex optimization problems and diverging proximal-point algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the Algorithmic Foundations of Artificial Motion Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Ecole Normale Supérieure - PSL, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05577534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite-Horizon Value Function Approximation for Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Haffemayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Ortiz-Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.7563 - 7570. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2025.3577875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXDDP: Proximal Constrained Trajectory Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El-Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.2605 - 2624. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3554437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332348v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXQP: an Efficient and Versatile Quadratic Programming Solver for Real-Time Robotics Applications and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3577107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198663v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Exploiting Sequential Quadratic Programming for Model-Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avadesh Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2025.3595674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330251v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Articulated Body Dynamics Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Sathya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3502515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GJK++: Leveraging Acceleration Methods for Faster Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3386370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070039v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling RaiSim with the Maximum Dissipation Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3430711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing versatile quadruped robots for dynamic and energy-efficient motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (6), pp.2004-2025. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574724000730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Models in Robotics: a Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.3716 - 3733. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3434208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067291v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Randomized Smoothing for Optimal Control of Nonsmooth Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52, pp.101468. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480419v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stagewise Newton Method for Dynamic Game Control with Imperfect State Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jordana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3184657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Manipulate Tools by Aligning Simulation to Video Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Zorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Sivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Petrík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2111.03088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 3D Motion and Forces of Human-Object Interactions from Internet Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongmian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (2), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-021-01540-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Legged Robots Locomotion Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Robotics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.231-238. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43154-021-00059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable simulation for physical system identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Lidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kalevatykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordelia Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.3413-3420. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3062323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025616v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Tree Search for Efficient Visually Guided Rearrangement Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zagoruyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Kalevatykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Laptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.3715-3722. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.2980984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-CROC: Continuous and Convex Resolution of Centroidal dynamic trajectories for legged robots in multi-contact scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Taïx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.676-691. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.2964787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894869v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Center of Mass and the Angular Momentum Derivative for Legged Locomotion — A recursive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (4), pp.4155-4162. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2931200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.1441-1460. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2018.2862902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yoyo-Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (13-14), pp.1508 - 1520. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364917693292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316032v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the centre of mass motion in human walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (5), pp.542-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center of Mass Estimation for Polyarticulated System in Contact - A Spectral Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.810-822. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2016.2572680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion Report of PROXQP: an Efficient and Versatile Quadratic Programming Solver for Real-Time Robotics Applications and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Kazdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational details for : &amp;quot;Optimal Estimation of the Centroidal Dynamics of Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport LAAS n° 21072, LAAS-CNRS; Université de Montréal. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180052v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Inverse of the Joint Space Inertia Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements calculatoires de la locomotion anthropomorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université Paul Sabatier - Toulouse III, 2017. English. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU30376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01841095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A70570A2"/>
+    <w:nsid w:val="078DA1EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6585-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233948015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Suresha Sathya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Montaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Mont-Marin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schramm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franki Nguimatsia Tiofack" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694092v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Lidec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895583v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201780v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;nager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bambade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Jallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Marchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05179357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05184030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Groudiev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederike D&#252;mbgen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrews" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taylor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401976v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267202v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Hebert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400311v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716938v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matteis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Batto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bilger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521997" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Wingo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Sathya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Hutchinson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575334v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dantec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Arlaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moullet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04133055v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04661974v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Bounou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04647996v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04107207v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jordana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avadesh Meduri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611156" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780482v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Petr&#237;k" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Sivic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03945110v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Zorina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786820v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780392v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758989v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.10000208" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labb&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Manuelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Mousavian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tyree" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Birchfield" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351641v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811647" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683733v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El-Kazdadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680510v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597630v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981586" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944348v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572205v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr46437.2021.00170" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03000951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault No&#235;l" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561730" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03271811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561993" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03541487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Astudillo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gillis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goele Pipeleers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Swevers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03405911v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03184203v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Kazdadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984348v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02898916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Parag" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mastalli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Merkt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hammoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9196673" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875031v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03411657v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongmian Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Sedlar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2019.00884" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790971v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851596v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2018.8624925" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01569252v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01543060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01526200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483567v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203507v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360450v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2016.7862383" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175592v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363493" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122475v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barthelemy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041391" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05577534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04948407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Ortiz-Haro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3577875" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04332348v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3554437" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04198663v4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3577107" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04330251v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3595674" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443056v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3502515" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070039v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3386370" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438175v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3430711" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04162737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fadini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Kumar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724000730" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067291v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3434208" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480419v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101468" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03705557v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3184657" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.03088" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420419v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01540-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-021-00059-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025616v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kalevatykh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3062323" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zagoruyko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2980984" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058890v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2931200" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01859108v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2862902" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316032v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917693292" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377361v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182734v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2572680" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04196897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180052v4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790934v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01841095v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30376" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6585-2894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233948015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488708v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;nager" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401976v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schramm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267202v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Mont-Marin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Montaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Hebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400311v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franki Nguimatsia Tiofack" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716938v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matteis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Batto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Lidec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bilger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Jallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521997" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04133055v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bambade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taylor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moullet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Wingo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Sathya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Hutchinson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575334v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dantec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Arlaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04661974v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Bounou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04647996v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04107207v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jordana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avadesh Meduri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780482v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Petr&#237;k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Sivic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786820v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780392v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03945110v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Zorina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labb&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Manuelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Mousavian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tyree" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Birchfield" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351641v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811647" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758989v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.10000208" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03683733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El-Kazdadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680510v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597630v5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981586" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strudel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03271811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03000951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault No&#235;l" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561730" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572205v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr46437.2021.00170" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561993" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03405911v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03541487v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Astudillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gillis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goele Pipeleers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Swevers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03184203v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Kazdadi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984348v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02898916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Parag" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mastalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Merkt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hammoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9196673" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875031v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03411657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongmian Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Sedlar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2019.00884" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790971v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851596v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2018.8624925" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01569252v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pinet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01526200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483567v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01543060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203507v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360450v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2016.7862383" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175592v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363493" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175591v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barthelemy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041391" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457476v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Suresha Sathya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492619v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694092v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895583v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201780v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Marchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05179357v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05184030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Groudiev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederike D&#252;mbgen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461095v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrews" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05577534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04948407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Ortiz-Haro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3577875" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04332348v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3554437" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04198663v4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3577107" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04330251v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3595674" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443056v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3502515" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070039v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3386370" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438175v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3430711" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04162737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fadini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Kumar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724000730" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067291v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3434208" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480419v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101468" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03705557v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3184657" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.03088" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420419v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01540-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03193886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-021-00059-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025616v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kalevatykh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3062323" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zagoruyko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2980984" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058890v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2931200" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01859108v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2862902" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316032v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917693292" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377361v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182734v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2572680" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04196897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180052v4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790934v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01841095v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30376" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>