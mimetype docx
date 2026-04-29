--- v0 (2026-03-28)
+++ v1 (2026-04-29)
@@ -1053,377 +1053,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of Grooved Tissue Engineering Scaffolds from Architectured Multilayer Polymer Composites by a Tuneable One‐Step Degradation Process</w:t>
+                <w:t xml:space="preserve">Relationship between chemical and mechanical degradation of aged paper: fibre versus fibre–fibre bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muthu Vignesh Vellayappan</w:t>
+                <w:t xml:space="preserve">Caroline Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Duarte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guinault</w:t>
+                <w:t xml:space="preserve">Raphaël Passas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202401902⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.1855-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05683-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835014v1</w:t>
+                <w:t xml:space="preserve">hal-04380482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between chemical and mechanical degradation of aged paper: fibre versus fibre–fibre bonds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creation of Grooved Tissue Engineering Scaffolds from Architectured Multilayer Polymer Composites by a Tuneable One‐Step Degradation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+                <w:t xml:space="preserve">Muthu Vignesh Vellayappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Ricard</w:t>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31, pp.1855-1873. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05683-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202401902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380482v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Architectured Biomaterials by Multilayer Co‐Extrusion and Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthu Vignesh Vellayappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (31), </w:t>
@@ -2199,295 +2199,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete hybrid manufacturing: A machine architecture</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of integrated additive–subtractive concrete 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Menendez Muñiz</w:t>
+                <w:t xml:space="preserve">Ivan Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Chantin</w:t>
+                <w:t xml:space="preserve">Javier Alonso-Madrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Raul Vintila</w:t>
+                <w:t xml:space="preserve">Manuel Menéndez-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fabritius</w:t>
+                <w:t xml:space="preserve">Maylis Uhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Martin</w:t>
+                <w:t xml:space="preserve">Joseph Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 97, pp.51 - 58. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (7-8), pp.2149-2159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-020-06487-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834965v1</w:t>
+                <w:t xml:space="preserve">hal-03109329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of integrated additive–subtractive concrete 3D printing</w:t>
+                <w:t xml:space="preserve">Concrete hybrid manufacturing: A machine architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Munoz</w:t>
+                <w:t xml:space="preserve">Manuel Menendez Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Alonso-Madrid</w:t>
+                <w:t xml:space="preserve">Marjorie Chantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Menéndez-Muñiz</w:t>
+                <w:t xml:space="preserve">Cristian Raul Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Uhart</w:t>
+                <w:t xml:space="preserve">Marc Fabritius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Canou</w:t>
+                <w:t xml:space="preserve">Christoph Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 112 (7-8), pp.2149-2159. </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.51 - 58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-020-06487-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109329v1</w:t>
+                <w:t xml:space="preserve">hal-04834965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagating material instabilities in planar architectured materials</w:t>
               </w:r>
@@ -2571,391 +2571,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser heat treatment of martensitic steel and dual-phase steel with high martensite content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lapouge</w:t>
+                <w:t xml:space="preserve">Prediction of stress induced by heterogeneous oxidation: Case of epoxy/amine networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Schneider</w:t>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.03.016⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.112-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088179v1</w:t>
+                <w:t xml:space="preserve">hal-02086883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic design of tetra-petals auxetic structures with stiffness constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhen-Pei Wang</w:t>
+                <w:t xml:space="preserve">Laser heat treatment of martensitic steel and dual-phase steel with high martensite content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leong Hien Poh</w:t>
+                <w:t xml:space="preserve">Frédéric Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yilin Zhu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Matthieu Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 170, pp.107669. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 752, pp.128-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086703v3</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of stress induced by heterogeneous oxidation: Case of epoxy/amine networks</w:t>
+                <w:t xml:space="preserve">Systematic design of tetra-petals auxetic structures with stiffness constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteve Ernault</w:t>
+                <w:t xml:space="preserve">Zhen-Pei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leong Hien Poh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 162, pp.112-121. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.107669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086883v1</w:t>
+                <w:t xml:space="preserve">hal-02086703v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representative volume element size determination for viscoplastic properties in polycrystalline materials</w:t>
               </w:r>
@@ -3052,334 +3052,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Investigation of the Effective Mechanical Behavior for 3D Pre-Buckled Auxetic Lattices</w:t>
+                <w:t xml:space="preserve">Pantographic metamaterials: A view towards applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Albertini</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Placidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Spagnuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4044542⟩</w:t>
+              <w:t xml:space="preserve">Materials Physics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (5), pp.637-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18720/MPM.4252019_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370867v1</w:t>
+                <w:t xml:space="preserve">hal-02542063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantographic metamaterials: A view towards applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Investigation of the Effective Mechanical Behavior for 3D Pre-Buckled Auxetic Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Peyre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Molotnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Physics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (5), pp.637-645. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (11), pp.111003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18720/MPM.4252019_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4044542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542063v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Pantographic Structures: Design, Manufacturing, Models, Experiments and Image Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Spagnuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Barchiesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,51 +3456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The macroscopic behavior of pantographic sheets depends mainly on their microstructure: experimental evidence and qualitative analysis of damage in metallic specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele de Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Spagnuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’annibale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3792,261 +3792,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isogeometric shape optimization of smoothed petal auxetic structures via computational periodic homogenization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leong Hien Poh</w:t>
+                <w:t xml:space="preserve">Classification of building systems for concrete 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 323, pp.250-271. </w:t>
+              <w:t xml:space="preserve">Automation in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.247-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2017.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540814v1</w:t>
+                <w:t xml:space="preserve">hal-01590992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of building systems for concrete 3D printing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baverel</w:t>
+                <w:t xml:space="preserve">Isogeometric shape optimization of smoothed petal auxetic structures via computational periodic homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Pei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leong Hien Poh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation in Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 83, pp.247-258. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 323, pp.250-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2017.08.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590992v1</w:t>
+                <w:t xml:space="preserve">hal-01540814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of the high and very high cycle fatigue response of ferrite based steels with strain rate-temperature conditions</w:t>
               </w:r>
@@ -4160,291 +4160,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of morphological representative sample sizes for nanolayered polymer blends</w:t>
+                <w:t xml:space="preserve">Large-scale 3D printing of ultra-high performance concrete – a new processing route for architects and builders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bironeau</w:t>
+                <w:t xml:space="preserve">Clément Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 264 (1), pp.48-58. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.102-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmi.12415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.03.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383497v1</w:t>
+                <w:t xml:space="preserve">hal-01383481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale 3D printing of ultra-high performance concrete – a new processing route for architects and builders</w:t>
+                <w:t xml:space="preserve">Evaluation of morphological representative sample sizes for nanolayered polymer blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Gosselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Duballet</w:t>
+                <w:t xml:space="preserve">Adrien Bironeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadja Gaudillière</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Roland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 100, pp.102-109. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 264 (1), pp.48-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.03.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383481v1</w:t>
+                <w:t xml:space="preserve">hal-01383497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Architectured Materials to the Development of Large-scale Additive Manufacturing</w:t>
               </w:r>
@@ -5102,103 +5102,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragilisation des fibres et des liaisons interfibres dans de papier vieilli : lien entre structure, propriétés et durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème colloque national "DÉformation des POlymères Solides''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5217,415 +5217,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Instabilities in Periodic Architected Materials to Actively Modify Wave Propagation Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Azulay</w:t>
+                <w:t xml:space="preserve">Structure-properties relationship in artificially aged paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle J. Combescure</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium Enhancing Material Performance by Exploiting Instabilities and Damage Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884766v1</w:t>
+                <w:t xml:space="preserve">hal-03798993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologically inspired 4D printing of high performance composite materials with temperature triggered shape-change for space applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of Instabilities in Periodic Architected Materials to Actively Modify Wave Propagation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Toumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Castro</w:t>
+                <w:t xml:space="preserve">Christelle J. Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM20 - European Conference on Composite Materials - Composites meet Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium Enhancing Material Performance by Exploiting Instabilities and Damage Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855927v1</w:t>
+                <w:t xml:space="preserve">hal-03884766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-properties relationship in artificially aged paper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vibert</w:t>
+                <w:t xml:space="preserve">Biologically inspired 4D printing of high performance composite materials with temperature triggered shape-change for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Mouchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denise Ricard</w:t>
+                <w:t xml:space="preserve">Ugo Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">ECCM20 - European Conference on Composite Materials - Composites meet Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798993v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Environmental Viability of 3D Concrete Printing Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Kuzmenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6005,90 +6005,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices temps et matière dans le recours au processus d'impression 3D béton pour des applications dans le domaine de la construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahriz Zakeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6225,51 +6225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behaviour of Architectured Auxetic Hybrid Lattice Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6327,476 +6327,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Heating Measurements for a Dual-Phase Steel under Ultrasonic Fatigue Loading for stress amplitudes below the conventional fatigue limit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Favier</w:t>
+                <w:t xml:space="preserve">Approche holiste de la chiralité dans les métamatériaux architecturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Fracture, ECF21</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Franciliennes de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dammary Les Lys, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834213v1</w:t>
+                <w:t xml:space="preserve">hal-01576525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche holiste de la chiralité dans les métamatériaux architecturés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+                <w:t xml:space="preserve">Self-Heating Measurements for a Dual-Phase Steel under Ultrasonic Fatigue Loading for stress amplitudes below the conventional fatigue limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushin Torabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Ziaei-Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adamski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Franciliennes de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st European Conference on Fracture, ECF21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Catania, Italy. pp.1191-1198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576525v1</w:t>
+                <w:t xml:space="preserve">hal-04834213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in hexachiral lattices modeled as strain gradient continua</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du Comportement Plastique des Matériaux Auxétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Workshop Métamatériaux, LIA Coss’&amp;Vita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Noisy-Champ, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures (CSMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576373v1</w:t>
+                <w:t xml:space="preserve">hal-01514288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du Comportement Plastique des Matériaux Auxétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave propagation in hexachiral lattices modeled as strain gradient continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures (CSMA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Premier Workshop Métamatériaux, LIA Coss’&amp;Vita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Noisy-Champ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514288v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in the framework of strain gradient continua: the example of hexachiral materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6847,51 +6847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in hexachiral lattices modeled as strain gradient continua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7527,90 +7527,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From nano-to macroscale applications: multiple processing routes for architectured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trilateral Symposium on Architectured Biomaterials, Medical and Tissue Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t>
@@ -7809,51 +7809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de communications école d'hiver 2025 GDR ARCHI-META - DN METACMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Miniaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8075,51 +8075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de communications journées d'automne 2024 GDR ARCHI-META</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Miniaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8548,51 +8548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Lekszycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Spagnuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8785,51 +8785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrialising Concrete 3D Printing:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8913,265 +8913,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Homogenization of Architectured Materials</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building Applications Using Lost Formworks Obtained ThroughLarge-Scale Additive Manufacturing of Ultra-High-Performance Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Gaudillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectured Materials in Nature and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.89-139, 2019, 9781493991587. </w:t>
+              <w:t xml:space="preserve">3D Concrete Printing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Butterworth-Heinemann, pp.37-58, 2019, 978-0-12-815481-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-11942-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815481-6.00003-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129186v1</w:t>
+                <w:t xml:space="preserve">hal-02088122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Applications Using Lost Formworks Obtained ThroughLarge-Scale Additive Manufacturing of Ultra-High-Performance Concrete</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Homogenization of Architectured Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Concrete Printing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Butterworth-Heinemann, pp.37-58, 2019, 978-0-12-815481-6. </w:t>
+              <w:t xml:space="preserve">Architectured Materials in Nature and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.89-139, 2019, 9781493991587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815481-6.00003-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11942-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088122v1</w:t>
+                <w:t xml:space="preserve">hal-02129186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Architectured Materials to Large-Scale Additive Manufacturing</w:t>
               </w:r>
@@ -9239,51 +9239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Additive Manufacturing of Ultra-High-Performance Concrete of Integrated Formwork for Truss-Shaped Pillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9291,51 +9291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotic Fabrication in Architecture, Art and Design 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.459-472, 2018, 9783319922942. </w:t>
@@ -9619,51 +9619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Manufacturing for the Development of an Assembling System for Gridshells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10285,51 +10285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B950171C"/>
+    <w:nsid w:val="971624E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10516,51 +10516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-dirrenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3964-305X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16789076X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299462226" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000403049635" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1662-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Pichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104875" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;liane Megret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068549" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Gagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grabow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scarpa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400237" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapouge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Azulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Evers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vroemen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113553" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albertini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Molotnikov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110704" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthu Vignesh Vellayappan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Duarte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401902" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ricard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05683-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301547" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03991012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Grabow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toumi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13581" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhige Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202200695" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112240" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jabir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142205" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Maconachie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102351" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Menendez Mu&#241;iz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chantin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Raul Vintila" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabritius" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.07.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109329v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Munoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alonso-Madrid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Men&#233;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Uhart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06487-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919088v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Viard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.05.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schneider" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086703v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Pei Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong Hien Poh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107669" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.02.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Albertini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044542" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542063v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/MPM.4252019_17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Angelo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;annibale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Pfaff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hoschke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00757-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089858v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duballet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2018.11.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Buswell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Leal de Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Jones" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirrenberger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.05.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.05.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2017.08.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Torabian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ziaei-Rad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.05.064" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bironeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12415" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gosselin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.03.097" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590957v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7480/ngb.3.1.1556" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145736v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.04.036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.10.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790180v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10999-012-9192-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7HG6724J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.03.036" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371261v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle J. Combescure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855927v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mouchard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Kuzmenko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29829-6_40" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ongaro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-167" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848255v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119339v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119509v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouyssou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mallet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahriz Zakeri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834213v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.152" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576525v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576373v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514288v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576367v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576371v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00607077v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.307" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552535v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869825v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563502v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848047v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaultier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Galeski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04847940v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713384v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081631v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385974v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Cherkaev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964999v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105525v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-m4920" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163193v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Gaudilli&#232;re-Jami" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003658641-205" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840819v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ongaro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mathis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1_8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dell'Isola" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lekszycki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Spagnuolo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupuy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316104262.008" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026585v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Demont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_85" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834307v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv13xprf6.31" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129186v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11942-3_4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088122v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815481-6.00003-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70866-9_4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904661v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92294-2_35" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592008v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6611-5_39" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096300v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159820160053" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156146v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847884v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vanzo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449858v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00797363v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0045" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-02047005v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-dirrenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3964-305X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16789076X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299462226" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000403049635" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1662-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Pichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104875" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;liane Megret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068549" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Gagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grabow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scarpa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400237" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapouge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Azulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Evers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vroemen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113553" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albertini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Molotnikov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110704" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ricard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05683-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthu Vignesh Vellayappan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Duarte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401902" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301547" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03991012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Grabow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toumi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13581" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhige Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202200695" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112240" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jabir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142205" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Maconachie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102351" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Munoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alonso-Madrid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Men&#233;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Uhart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06487-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Menendez Mu&#241;iz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chantin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Raul Vintila" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabritius" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.07.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919088v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Viard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.05.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.02.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schneider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086703v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Pei Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong Hien Poh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Zhu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107669" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/MPM.4252019_17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370867v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Albertini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044542" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Angelo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;annibale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Pfaff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hoschke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00757-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089858v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duballet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2018.11.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Buswell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Leal de Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Jones" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirrenberger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.05.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590992v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2017.08.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540814v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.05.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Torabian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ziaei-Rad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.05.064" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gosselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.03.097" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383497v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bironeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12415" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590957v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7480/ngb.3.1.1556" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145736v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.04.036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.10.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790180v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10999-012-9192-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7HG6724J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.03.036" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371261v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mouchard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884766v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle J. Combescure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855927v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Kuzmenko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29829-6_40" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ongaro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-167" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848255v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119339v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119509v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouyssou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mallet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahriz Zakeri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576525v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834213v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.152" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576367v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576371v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00607077v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.307" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552535v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869825v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563502v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848047v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaultier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Galeski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04847940v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713384v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081631v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385974v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Cherkaev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964999v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105525v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-m4920" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163193v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Gaudilli&#232;re-Jami" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003658641-205" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840819v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ongaro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mathis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1_8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dell'Isola" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lekszycki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Spagnuolo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupuy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316104262.008" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026585v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Demont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_85" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834307v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv13xprf6.31" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088122v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815481-6.00003-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11942-3_4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70866-9_4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904661v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92294-2_35" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592008v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6611-5_39" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096300v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159820160053" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156146v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847884v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vanzo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449858v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00797363v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0045" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-02047005v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>