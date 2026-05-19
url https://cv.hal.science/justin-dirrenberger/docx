--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -143,74 +143,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">299462226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=wBfLcjEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000403049635</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">D-1662-2011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -245,4840 +266,4840 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient energy-dissipative bioinspired architectured composite materials with high mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 109, pp.104875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energetic Approach for Comparing Monomaterial Compliant Bistable Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéliane Megret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 147 (12), pp.123301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4068549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing strategies and mechanical performance assessment of continuous basalt-fibre/PA12 composites with high fibre volume fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 150, pp.108936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspired 4D Printed Tubular/Helicoidal Shape Changing Metacomposites for Programmable Structural Morphing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grabow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admt.202400237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Spatial Lattice Manufacturing (ASLM): A novel approach to efficient lattice structure production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Evers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Vroemen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 249, pp.113553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid auxetics: Postponing failure with elastomer infiltration of Ti-6Al-4V lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Molotnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 306, pp.110704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between chemical and mechanical degradation of aged paper: fibre versus fibre–fibre bonds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creation of Grooved Tissue Engineering Scaffolds from Architectured Multilayer Polymer Composites by a Tuneable One‐Step Degradation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Muthu Vignesh Vellayappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Ricard</w:t>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31, pp.1855-1873. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05683-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202401902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380482v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of Grooved Tissue Engineering Scaffolds from Architectured Multilayer Polymer Composites by a Tuneable One‐Step Degradation Process</w:t>
+                <w:t xml:space="preserve">Relationship between chemical and mechanical degradation of aged paper: fibre versus fibre–fibre bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muthu Vignesh Vellayappan</w:t>
+                <w:t xml:space="preserve">Caroline Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Duarte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guinault</w:t>
+                <w:t xml:space="preserve">Raphaël Passas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202401902⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.1855-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05683-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835014v1</w:t>
+                <w:t xml:space="preserve">hal-04380482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Architectured Biomaterials by Multilayer Co‐Extrusion and Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthu Vignesh Vellayappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (31), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202301547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical performance of continuous carbon fibre composite materials produced by a modified 3D printer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Grabow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (3), pp.e13581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrugation Reinforced Architectured Materials by Direct Laser Hardening: A Study of Geometrically Induced Work Hardening in Steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhige Wang</w:t>
+                <w:t xml:space="preserve">Instability-induced pattern generation in architectured materials — A review of methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bouaziz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Christelle Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lapouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steel Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.2200695. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 274, pp.112240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/srin.202200695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04053752v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability-induced pattern generation in architectured materials — A review of methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrugation Reinforced Architectured Materials by Direct Laser Hardening: A Study of Geometrically Induced Work Hardening in Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhige Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Azulay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+                <w:t xml:space="preserve">Pierre Lapouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112240⟩</w:t>
+              <w:t xml:space="preserve">Steel Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2200695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/srin.202200695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084908v1</w:t>
+                <w:t xml:space="preserve">hal-04053752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure Evolution and Mechanical Properties of AISI 430 Ferritic Stainless Steel Strengthened Through Laser Carburization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhige Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Jabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 144 (4), pp.041005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4055025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser treatment of 430 ferritic stainless steel for enhanced mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhige Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 831, pp.art. no. 142205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2021.142205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and computational analysis of the mechanical properties of composite auxetic lattice structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Maconachie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47, pp.102351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of integrated additive–subtractive concrete 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Alonso-Madrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Menéndez-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Uhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 112 (7-8), pp.2149-2159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-020-06487-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete hybrid manufacturing: A machine architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Menendez Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Chantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Raul Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fabritius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97, pp.51 - 58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2020.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagating material instabilities in planar architectured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine-Emmanuel Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 202, pp.532-551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of stress induced by heterogeneous oxidation: Case of epoxy/amine networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Systematic design of tetra-petals auxetic structures with stiffness constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Pei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leong Hien Poh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.02.019⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.107669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086883v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086703v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser heat treatment of martensitic steel and dual-phase steel with high martensite content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 752, pp.128-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2019.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic design of tetra-petals auxetic structures with stiffness constraint</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of stress induced by heterogeneous oxidation: Case of epoxy/amine networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leong Hien Poh</w:t>
+                <w:t xml:space="preserve">Esteve Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yilin Zhu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107669⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.112-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086703v3</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representative volume element size determination for viscoplastic properties in polycrystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 158, pp.210-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantographic metamaterials: A view towards applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Placidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Spagnuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Physics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (5), pp.637-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18720/MPM.4252019_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Investigation of the Effective Mechanical Behavior for 3D Pre-Buckled Auxetic Lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Molotnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86 (11), pp.111003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4044542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Pantographic Structures: Design, Manufacturing, Models, Experiments and Image Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Spagnuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Barchiesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (4), pp.1231-1282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00161-019-00806-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The macroscopic behavior of pantographic sheets depends mainly on their microstructure: experimental evidence and qualitative analysis of damage in metallic specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele de Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Spagnuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’annibale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aron Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Hoschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.Article number 107669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00161-019-00757-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Truss Masonry Walls With Robotic Mortar Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.41-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.istruc.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing using concrete extrusion: A roadmap for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Buswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Leal de Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Z. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112, pp.37-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of building systems for concrete 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 83, pp.247-258. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2017.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isogeometric shape optimization of smoothed petal auxetic structures via computational periodic homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen-Pei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leong Hien Poh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 323, pp.250-271. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of the high and very high cycle fatigue response of ferrite based steels with strain rate-temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushin Torabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adamski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Ziaei-Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 134, pp.40-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.05.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale 3D printing of ultra-high performance concrete – a new processing route for architects and builders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of morphological representative sample sizes for nanolayered polymer blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Adrien Bironeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadja Gaudillière</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.03.097⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 264 (1), pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383481v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of morphological representative sample sizes for nanolayered polymer blends</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Large-scale 3D printing of ultra-high performance concrete – a new processing route for architects and builders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Gaudillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12415⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.102-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.03.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383497v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Architectured Materials to the Development of Large-scale Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Next Generation Building</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.1-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7480/ngb.3.1.1556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal response of DP600 dual-phase steel under ultrasonic fatigue loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushin Torabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Ziaei-Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adamski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 677, pp.97-105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.09.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete description of bi-dimensional anisotropic strain-gradient elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69–70, pp.195-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards gigantic RVE sizes for 3D stochastic fibrous networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (2), pp.359-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective elastic properties of auxetic microstructures : anisotropy and structural applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanics and Materials in Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (1), pp.21-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10999-012-9192-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoplasticity of auxetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64, pp.57-61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5088,1986 +5109,1986 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragilisation des fibres et des liaisons interfibres dans de papier vieilli : lien entre structure, propriétés et durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème colloque national "DÉformation des POlymères Solides''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-properties relationship in artificially aged paper</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of Instabilities in Periodic Architected Materials to Actively Modify Wave Propagation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Azulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle J. Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium Enhancing Material Performance by Exploiting Instabilities and Damage Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798993v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Instabilities in Periodic Architected Materials to Actively Modify Wave Propagation Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biologically inspired 4D printing of high performance composite materials with temperature triggered shape-change for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium Enhancing Material Performance by Exploiting Instabilities and Damage Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">ECCM20 - European Conference on Composite Materials - Composites meet Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884766v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologically inspired 4D printing of high performance composite materials with temperature triggered shape-change for space applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ugo Lafont</w:t>
+                <w:t xml:space="preserve">Structure-properties relationship in artificially aged paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM20 - European Conference on Composite Materials - Composites meet Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855927v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Environmental Viability of 3D Concrete Printing Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Kuzmenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Modelling Symposium Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.517-528, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-29829-6_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectured materials for space applications: a computational tool for the parametric optimization of a three-dimensional lattice subjected to stiffness constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ongaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13009/EUCASS2019-167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete printing of a space truss by EPS assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASS Annual Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treillis spatiaux en extrusion robotisée de matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices temps et matière dans le recours au processus d'impression 3D béton pour des applications dans le domaine de la construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahriz Zakeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagating instabilities in architectured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine-Emmanuel Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behaviour of Architectured Auxetic Hybrid Lattice Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Molotnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Architectured Materials Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche holiste de la chiralité dans les métamatériaux architecturés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Self-Heating Measurements for a Dual-Phase Steel under Ultrasonic Fatigue Loading for stress amplitudes below the conventional fatigue limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushin Torabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Ziaei-Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adamski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Franciliennes de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st European Conference on Fracture, ECF21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Catania, Italy. pp.1191-1198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576525v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Heating Measurements for a Dual-Phase Steel under Ultrasonic Fatigue Loading for stress amplitudes below the conventional fatigue limit</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Approche holiste de la chiralité dans les métamatériaux architecturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Fracture, ECF21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Franciliennes de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dammary Les Lys, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04834213v1</w:t>
+                <w:t xml:space="preserve">hal-01576525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du Comportement Plastique des Matériaux Auxétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Wave propagation in hexachiral lattices modeled as strain gradient continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures (CSMA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Premier Workshop Métamatériaux, LIA Coss’&amp;Vita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Noisy-Champ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514288v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in hexachiral lattices modeled as strain gradient continua</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation du Comportement Plastique des Matériaux Auxétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Workshop Métamatériaux, LIA Coss’&amp;Vita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Noisy-Champ, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures (CSMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576373v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in the framework of strain gradient continua: the example of hexachiral materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème congrès français de Mécanique [CFM2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in hexachiral lattices modeled as strain gradient continua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Solid Mechanics Conference (ESMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of periodic auxetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on the Mechanical Behavior of Materials (ICM11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Côme, Italy. pp.1847-1852, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7077,1125 +7098,1255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From pine cones to 4D materials: predicting humidity-driven sequential shape morphing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangjin Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMCS 2025 – Computational Modeling of Complex Materials Across the Scales,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a rotational bistable mechanism: a parametric and ergonomic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéliane Megret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Mechanical Behaviour of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'une méthode pour prédire les motifs post-bifurqués des nids d'abeilles en compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mécamat Aussois 2021+1 "Mécanique des matériaux architecturés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of nanofibrillation process of crystalline disentangled polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Galeski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National en Mécanique des Matériaux (Mécamat) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From nano-to macroscale applications: multiple processing routes for architectured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trilateral Symposium on Architectured Biomaterials, Medical and Tissue Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective properties of architectured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Bartout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International School on Architectured Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Grenoble, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de communications école d'hiver 2025 GDR ARCHI-META - DN METACMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Miniaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'hiver GDR ARCHI META - DN METACMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Lille, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum Models and Discrete Systems. CMDS-14, Paris, France, June 26–30, 2023</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of Tempering Transformation Induced Plasticity (T-TRIP) on the Evolution of Residual Stresses in Laser Heat Treated 50CrMo4 Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrej Cherkaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Symposium on Continuum Models and Discrete Systems</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-58665-1⟩</w:t>
+              <w:t xml:space="preserve">QDE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Vancouver, France. pp.42-50, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.qde2025p0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385974v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Continuum Models and Discrete Systems. CMDS-14, Paris, France, June 26–30, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Cherkaev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 14th International Symposium on Continuum Models and Discrete Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 457, Springer Nature Switzerland, 2024, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-58664-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-58665-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recueil de communications journées d'automne 2024 GDR ARCHI-META</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Miniaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benchabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'automne GDR ARCHI META</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Villeneuve d’Ascq, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8205,1662 +8356,1662 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectured materials obtained through additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M4920, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-m4920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-uniform truss modelling and energy consumption in adaptive space lattice manufacturing for steel structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Gaudillière-Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mario Rinke, Marie Frier Hvejsel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures and Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.1727-1734, 2025, 9781003658641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003658641-205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum modelling of orthotropic hexatruss lattice materials: effective stiffness and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Ongaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Models and Discrete Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 457, Springer Nature Switzerland, pp.105-125, 2024, Springer Proceedings in Mathematics &amp; Statistics, 9783031586644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-58665-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Methods in Pantographic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Lekszycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Spagnuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco dell'Isola; David J. Steigmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuum Models for Complex Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.263-297, 2020, 978-1107087736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781316104262.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Deposition Printing for Space Truss Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Carneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Freek P. Bos; Sandra S. Lucas; Rob J.M. Wolfs; Theo A.M. Salet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second RILEM International Conference on Concrete and Digital Fabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Springer, pp.873-882, 2020, RILEM Bookseries, 978-3-030-49915-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49916-7_85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrialising Concrete 3D Printing:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCL Press, pp.158-165, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctv13xprf6.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Applications Using Lost Formworks Obtained ThroughLarge-Scale Additive Manufacturing of Ultra-High-Performance Concrete</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Homogenization of Architectured Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Concrete Printing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815481-6.00003-8⟩</w:t>
+              <w:t xml:space="preserve">Architectured Materials in Nature and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.89-139, 2019, 9781493991587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11942-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088122v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Homogenization of Architectured Materials</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building Applications Using Lost Formworks Obtained ThroughLarge-Scale Additive Manufacturing of Ultra-High-Performance Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Gaudillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectured Materials in Nature and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-11942-3_4⟩</w:t>
+              <w:t xml:space="preserve">3D Concrete Printing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Butterworth-Heinemann, pp.37-58, 2019, 978-0-12-815481-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815481-6.00003-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129186v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Architectured Materials to Large-Scale Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henriette Bier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotic Building</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.79-96, 2018, Springer Series in Adaptive Environments, 9783319708669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-70866-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Additive Manufacturing of Ultra-High-Performance Concrete of Integrated Formwork for Truss-Shaped Pillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotic Fabrication in Architecture, Art and Design 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.459-472, 2018, 9783319922942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-92294-2_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Space Truss Based Insulating Walls for Robotic Fabrication in Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klaas De Rycke, Christoph Gengnagel, Olivier Baverel, Jane Burry, Caitlin Mueller, Minh Man Nguyen, Philippe Rahm, Mette Ramsgaard Thomsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanizing Digital Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.453-461, 2017, 978-981-10-6610-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-6611-5_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric Studies and Self-Heating Measurements for a Dual-Phase Steel Under Ultrasonic Fatigue Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushin Torabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Ziaei-Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adamski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gary Harlow; Pete McKeighan; Kamran Nikbin; Zhigang Wei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture Test Planning, Test Data Acquisitions and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASTM International, pp.81-93, 2017, 978-0-8031-7639-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/STP159820160053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Manufacturing for the Development of an Assembling System for Gridshells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What's the Matter ? Materiality and Materialism at the Age of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RVTR Design Research Group, pp.195-210, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLUTION OF PORTLAND CEMENT MECHANICAL PROPERTIES EXPOSED TO CO2-RICH FLUIDS: INVESTIGATION AT DIFFERENT SCALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lecampion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Vanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Germay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics and Physics of Porous Solids (MPPS) -A tribute to Pr. Olivier Coussy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSTTAR, pp.129-152, 2011, 9782720825934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9870,143 +10021,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Introduction] Proceedings of the 14th International Symposium on Continuum Models and Discrete Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrej Cherkaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.v-vii</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10016,100 +10167,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés effectives de matériaux architecturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Ecole Nationale Supérieure des Mines de Paris, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012ENMP0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00797363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10119,105 +10270,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integrated approach for the development of architectured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. Sorbonne Université, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02047005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10285,51 +10436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="971624E6"/>
+    <w:nsid w:val="078020C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10516,51 +10667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-dirrenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3964-305X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16789076X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299462226" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000403049635" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1662-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Pichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104875" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;liane Megret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068549" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Gagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grabow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scarpa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400237" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapouge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Azulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Evers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vroemen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113553" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albertini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Molotnikov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110704" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ricard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05683-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthu Vignesh Vellayappan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Duarte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401902" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301547" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03991012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Grabow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toumi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13581" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhige Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202200695" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112240" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jabir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142205" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Maconachie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102351" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Munoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alonso-Madrid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Men&#233;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Uhart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06487-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Menendez Mu&#241;iz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chantin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Raul Vintila" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabritius" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.07.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919088v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Viard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.05.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.02.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schneider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086703v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Pei Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong Hien Poh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Zhu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107669" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/MPM.4252019_17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370867v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Albertini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044542" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Angelo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;annibale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Pfaff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hoschke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00757-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089858v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duballet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2018.11.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Buswell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Leal de Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Jones" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirrenberger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.05.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590992v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2017.08.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540814v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.05.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Torabian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ziaei-Rad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.05.064" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gosselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.03.097" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383497v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bironeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12415" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590957v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7480/ngb.3.1.1556" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145736v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.04.036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.10.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790180v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10999-012-9192-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7HG6724J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.03.036" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371261v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mouchard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884766v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle J. Combescure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855927v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Kuzmenko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29829-6_40" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ongaro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-167" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848255v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119339v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119509v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouyssou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mallet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahriz Zakeri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576525v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834213v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.152" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576367v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576371v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00607077v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.307" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552535v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869825v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563502v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848047v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaultier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Galeski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04847940v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713384v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081631v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385974v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Cherkaev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964999v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105525v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-m4920" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163193v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Gaudilli&#232;re-Jami" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003658641-205" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840819v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ongaro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mathis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1_8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dell'Isola" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lekszycki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Spagnuolo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupuy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316104262.008" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026585v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Demont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_85" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834307v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv13xprf6.31" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088122v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815481-6.00003-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11942-3_4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70866-9_4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904661v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92294-2_35" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592008v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6611-5_39" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096300v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159820160053" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156146v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847884v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vanzo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449858v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00797363v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0045" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-02047005v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-dirrenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3964-305X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16789076X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299462226" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wBfLcjEAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000403049635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1662-2011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Pichard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lafont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104875" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;liane Megret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068549" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Gagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108936" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grabow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scarpa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamps" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869747v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapouge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Azulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Evers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vroemen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113553" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albertini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Molotnikov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110704" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthu Vignesh Vellayappan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Duarte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401902" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ricard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05683-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202301547" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03991012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Grabow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toumi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13581" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112240" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhige Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.202200695" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jabir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.142205" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Maconachie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102351" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Munoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alonso-Madrid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Men&#233;ndez-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Uhart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06487-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Menendez Mu&#241;iz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chantin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Raul Vintila" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabritius" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.07.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919088v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Viard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.05.027" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086703v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Pei Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leong Hien Poh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Zhu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107669" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schneider" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.02.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/MPM.4252019_17" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Albertini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044542" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089078v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Angelo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;annibale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Pfaff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hoschke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00757-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089858v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duballet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2018.11.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834167v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Buswell" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Leal de Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Jones" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dirrenberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.05.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2017.08.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540814v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.05.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592775v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Torabian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ziaei-Rad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.05.064" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383497v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bironeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12415" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383481v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gosselin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.03.097" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590957v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7480/ngb.3.1.1556" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377599v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.09.025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.04.036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931281v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.10.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10999-012-9192-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7HG6724J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732417v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.03.036" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371261v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle J. Combescure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855927v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798993v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mouchard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Kuzmenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29829-6_40" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840779v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ongaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-167" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848255v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119339v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119509v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouyssou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mallet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahriz Zakeri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848211v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834213v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.152" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576525v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514288v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576367v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576371v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00607077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.307" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552535v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869825v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563502v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848047v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaultier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Galeski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04847940v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713384v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miniaci" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613715v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Nouri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietrich" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schulze" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.qde2025p0042" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385974v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Cherkaev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964999v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105525v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-m4920" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Gaudilli&#232;re-Jami" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003658641-205" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840819v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ongaro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mathis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58665-1_8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834363v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dell'Isola" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lekszycki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Spagnuolo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupuy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316104262.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026585v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carneau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Demont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_85" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834307v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv13xprf6.31" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129186v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11942-3_4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088122v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815481-6.00003-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905293v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70866-9_4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904661v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92294-2_35" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592008v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6611-5_39" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096300v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159820160053" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156146v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847884v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vanzo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449858v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00797363v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0045" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-02047005v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>