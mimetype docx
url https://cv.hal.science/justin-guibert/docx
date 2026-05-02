--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -179,50 +179,68 @@
         <w:t xml:space="preserve">Titre de la thèse : *D'une rive à l'autre entre Garonne et Méditerranée : réflexion sur la variabilité des industries lithiques du Paléolithique ancien *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mots-clefs</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sociétés du Paléolithique ; Europe de l'Ouest ; Asie du Sud-Est ; Technologie lithique ; Approche structurale ; Espace géographique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">--</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Direction du Projet &amp;quot;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PALÉO-MÉKONG : Le fleuve des origines - une archéologie des premiers peuplements d'Asie du Sud-Est continentale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">&amp;quot; au sein de la MPFC depuis 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre de la Mission archéologique française aux Philippines (MARCHE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre de la Mission Préhistorique Franco-Thaïe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -326,2534 +344,2998 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lithic assemblage from the 700,000 year-old butchery site of Kalinga (Luzon Island, Philippines): New insights on technological variability in the Early Palaeolithic in Island Southeast Asia</w:t>
+                <w:t xml:space="preserve">Penser l'Acheuléen en contexte nord-pyrénéen : Anthropologie de la confluence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...74 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions L'Harmattan, 7, 460 p, 2026, Cahiers d'anthropologie des techniques en Préhistoire, 978-2-336-60642-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552236v1</w:t>
-[...1119 lines deleted...]
-                <w:t xml:space="preserve">hal-03833575v1</w:t>
+                <w:t xml:space="preserve">hal-05604563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raw material procurement and knapping strategies for the stone tools from the 709 ka butchery site of Kalinga (Philippines), with an insight on the Cagayan Valley lithic assemblage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The lithic assemblage from the 700,000 year-old butchery site of Kalinga (Luzon Island, Philippines): New insights on technological variability in the Early Palaeolithic in Island Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard John Palaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Despriée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Pawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Technological behaviours of Hominins over Eurasia?"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05442293v1</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 213, pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Préhistoire ancienne d'Asie du Sud-Est à l'épreuve de l'éponymie : passé, présent et devenir du Pacitanien, de l'Anyathien, du Lannathien, du Cabalwanien et du Cabengien</w:t>
+                <w:t xml:space="preserve">The lithic assemblage from the 700,000-year-old butchery site of Kalinga (Luzon Island, Philippines): New insights into technological variability in the Early Paleolithic in Island Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard John Palaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Despriée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Pawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05523346v1</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 213, pp.103828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2026.103828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raw material, structure and system of &amp;quot;toolkits&amp;quot; in European Middle Pleistocene: a comparative view of several sites between the Garonne Valley and the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Un nouveau témoignage des groupes humains du Pléistocène moyen dans la vallée de la Garonne : note sur le site de la Plaine de la Martinette (Fonsorbes, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop - The Dark Side of the Rock Choices: Non-Flint Registries during the Palaeolithic</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04739308v1</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 130 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between identity and alterity in the Lower Palaeolithic of southwestern Europe: the case of La Rominguière site (Garonne Valley, France)</w:t>
+                <w:t xml:space="preserve">Résumé de thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème Congrès mondial UISPP</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04211496v1</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The re-excavation of the Manim Rock Shelter in the Wurup Valley, Western Highland, Papua New Guinea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Technological variability in the Hoabinhian: the example of slab lithic production from the Doi Pha Kan site (Northern Thailand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeivin Andu</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaturaporn Tiamtinkrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Indo-Pacific Prehistory Association Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03950639v1</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (2), pp.19-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2025v24a2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matrice galet au Pléistocène moyen de l'Atlantique à la Méditerranée : adaptation et/ou tradition ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cultural change between 40-50 ka in southern China : Implications for modern human dispersals in Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuduan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangxi Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03950640v1</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (4), pp.103406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Paléolithique ancien et moyen des systèmes fluviaux de l'Axe Garonnais : entre centre(s) ou périphérie(s) ?</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur les occupations humaines du Pléistocène moyen de la grotte d'Aldène (Cesseras, Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Notter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rossoni-Notter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">146ème congrès du CTHS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03950642v1</w:t>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.39-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'artefact en pierre de la Préhistoire à l'Humain : éléments pour une approche anthropo-centrée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Histoire de la Préhistoire du Cambodge : du site lacustre de Samrong Sen à la grotte de Laang Spean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngov Kosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès des doctorants d'Occitanie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04739290v1</w:t>
+              <w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (1), pp.17-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la pierre fait l'outil. (Pré) histoires de galets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Suivre les pierres (79), pp.56-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11zrg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signs of Prehistory. A Peircian Semiotic Approach to Lithics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez-Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeological Dialogues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S138020382300003X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de la falaise de Chabiague (Biarritz, France) : un témoin du Paléolithique ancien sur la façade atlantique des Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (4), pp.543-570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A river and its people: The example of Lower Palaeolithic occupations of the Têt fluvial terraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.103559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pointe de Saint-Colomban site (Carnac, France): redefinition of the Colombanian culture in Framework of the European Acheuleans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (44), pp.969-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'outillage sur galet au Paléolithique ancien en Europe de l'Ouest : étude technicofonctionnelle de l'UA G de la Caune de l'Arago (Tautavel, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (1), pp.7-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'une rive à l'autre entre Garonne et Méditerranée : réflexion sur la variabilité des industries lithiques du Paléolithique ancien</w:t>
+                <w:t xml:space="preserve">De la Garonne à la Baksoka : perspectives eurasiatiques entre transmission et convergence au Pléistocène moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Toulouse, 2024. Français. </w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire et d'épistémologie de la Préhistoire de l'UMR 7194 HNHP/Muséum national d'histoire naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Bousquet, Hubert Forestier et Arnaud Hurel, Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raw material procurement and knapping strategies for the stone tools from the 709 ka butchery site of Kalinga (Philippines), with an insight on the Cagayan Valley lithic assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ingicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Technological behaviours of Hominins over Eurasia?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC LATEUROPE (dir. M.-H. Moncel), Nov 2025, Paris Musée de l'Homme, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Préhistoire ancienne d'Asie du Sud-Est à l'épreuve de l'éponymie : passé, présent et devenir du Pacitanien, de l'Anyathien, du Lannathien, du Cabalwanien et du Cabengien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ingicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raphaël Angevin; François Bon; Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New chronological data for the archaeological site of Laang Spean Cave, Battambang Province, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngov Kosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continental UISPP Inter-Congress Asia "Asian Prehistory Today: Bridging Science, Heritage and Development" (Salatiga, Sangiran, Yogyakarta)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP; Indonesian Heritage Agency; BRIN, Oct 2025, Salatiga, Sangiran, Yogyakarta, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raw material, structure and system of &amp;quot;toolkits&amp;quot; in European Middle Pleistocene: a comparative view of several sites between the Garonne Valley and the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop - The Dark Side of the Rock Choices: Non-Flint Registries during the Palaeolithic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Clément and Cyril Viallet, Oct 2024, Tautavel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between identity and alterity in the Lower Palaeolithic of southwestern Europe: the case of La Rominguière site (Garonne Valley, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2024TLSEJ060⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXème Congrès mondial UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP, Sep 2023, Timisoara, Romania, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04952337v1</w:t>
+                <w:t xml:space="preserve">hal-04211496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The re-excavation of the Manim Rock Shelter in the Wurup Valley, Western Highland, Papua New Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Ricaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Apo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeivin Andu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Indo-Pacific Prehistory Association Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La matrice galet au Pléistocène moyen de l'Atlantique à la Méditerranée : adaptation et/ou tradition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire 13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Paléolithique ancien et moyen des systèmes fluviaux de l'Axe Garonnais : entre centre(s) ou périphérie(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">146ème congrès du CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aubervillers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la terrasse alluviale à l'objet préhistorique : le temps retrouvé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire et d'épistémologie de la Préhistoire de l'UMR 7194 HNHP/Muséum national d'histoire naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hubert Forestier et Arnaud Hurel, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'artefact en pierre de la Préhistoire à l'Humain : éléments pour une approche anthropo-centrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Congrès des doctorants d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPVDoc - association des doctorants de l'Université de Perpignan Via Domitia, Nov 2021, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une &amp;quot;techno-Logique&amp;quot; des industries lithiques sur galet : analyse de quelques outils du Pléistocène moyen européen</w:t>
+                <w:t xml:space="preserve">D'une rive à l'autre entre Garonne et Méditerranée : réflexion sur la variabilité des industries lithiques du Paléolithique ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éva David; Hubert Forestier; Sylvain Soriano. </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04029002v1</w:t>
+              <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Toulouse, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024TLSEJ060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04952337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet collectif de recherche ChroTAll : « Chronostratigraphie pléistocène des terrasses alluviales entre Pyrénées et Massif Central (Occitanie, France). Implications paléoenvironnementales et archéologiques pour les sites paléolithiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Beauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Bündgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tours, France. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/TVA7-9K96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Collective Research Project ChroTAll &amp;quot;Pleistocene chronostratigraphy of fluvial terraces between the Pyrenees and the Massif Central (Occitanie, France). Palaeoenvironmental and archaeological implications for Palaeolithic sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Bundgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th AFEQ - CNF INQUA international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2863,563 +3345,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau en terrasse : le Paléolithique ancien du bassin du Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orian Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">année probatoire, DRAC / SRA Occitanie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise scientifique du fonds Paléolithique ancien et moyen du Musée d'Apt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée d'Apt; SCIC Jeunes Chercheurs Associés. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection thématiques DiachroNive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022, 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise scientifique du fonds d'industries lithiques Boulio-Laubary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée des Beaux-Arts et d'Archéologie Joseph Déchelette; SCIC Jeunes Chercheurs Associés. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une &amp;quot;techno-Logique&amp;quot; des industries lithiques sur galet : analyse de quelques outils du Pléistocène moyen européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éva David; Hubert Forestier; Sylvain Soriano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la Préhistoire à l'Anthropologie philosophique : recueil de textes offert à Éric Boëda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, l'Harmattan, pp.105-123, 2023, Cahiers d'anthropologie des techniques, 978-2-14-033532-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variabilité et place techno-fonctionnelle des industries lithiques sur galet de la Caune de l’Arago (exemple du sol G)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche sémiotique et technologique des industries lithiques sur galet des terrasses quaternaires du bassin du Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3487,51 +4074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14743860"/>
+    <w:nsid w:val="4CFA15D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3635,51 +4222,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65AA510C"/>
+    <w:nsid w:val="76AF0424"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3869,51 +4456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-guibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9426-6250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279715730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:justin.guibert@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:justin@jcagroupe.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jcagroupe.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sasl-des-po.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lambard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard John Palaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pawlik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngov Kosal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Simone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rossoni-Notter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi Lan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Shen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxi Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103406" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Capdevielle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauchat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez-Balarezo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S138020382300003X" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103559" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631743v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833575v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a44" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Apo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeivin Andu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04952337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/TVA7-9K96" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Batigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736354v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-guibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9426-6250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279715730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:justin.guibert@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:justin@jcagroupe.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jcagroupe.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sasl-des-po.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552236v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lambard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard John Palaya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pawlik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597740v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2026.103828" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi Lan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Shen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxi Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103406" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Simone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rossoni-Notter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngov Kosal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez-Balarezo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S138020382300003X" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388816v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Capdevielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauchat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103559" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a44" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Apo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeivin Andu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04952337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/TVA7-9K96" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Batigne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>