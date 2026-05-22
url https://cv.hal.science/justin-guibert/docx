--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -106,78 +106,99 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">279715730</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=8Af0p6EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ATER et docteur en Préhistoire</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">justin.guibert@univ-tlse2.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Université Toulouse Jean JauresUMR 5608 TRACES / SMP3C, Maison de la Recherche, 5 allée Antonio Machado 31058 Toulouse Cedex</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Titre de la thèse : *D'une rive à l'autre entre Garonne et Méditerranée : réflexion sur la variabilité des industries lithiques du Paléolithique ancien *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -257,90 +278,90 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre de la Mission Préhistorique Franco-Cambodgienne (MPFC)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">--</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsable du Pôle Patrimoines</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">justin@jcagroupe.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SCIC Jeunes Chercheurs Associés22 allée Allan Turing 63000 Clermont-Ferrand</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jcagroupe.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Secrétaire général</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Société Agricole, Scientifique et Littéraire des Pyrénées-Orientales</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sasl-des-po.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -370,91 +391,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'Acheuléen en contexte nord-pyrénéen : Anthropologie de la confluence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions L'Harmattan, 7, 460 p, 2026, Cahiers d'anthropologie des techniques en Préhistoire, 978-2-336-60642-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -464,1486 +485,1486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lithic assemblage from the 700,000 year-old butchery site of Kalinga (Luzon Island, Philippines): New insights on technological variability in the Early Palaeolithic in Island Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard John Palaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Despriée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Pawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 213, pp.1-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lithic assemblage from the 700,000-year-old butchery site of Kalinga (Luzon Island, Philippines): New insights into technological variability in the Early Paleolithic in Island Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard John Palaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Despriée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Pawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 213, pp.103828. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2026.103828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau témoignage des groupes humains du Pléistocène moyen dans la vallée de la Garonne : note sur le site de la Plaine de la Martinette (Fonsorbes, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 130 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological variability in the Hoabinhian: the example of slab lithic production from the Doi Pha Kan site (Northern Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaturaporn Tiamtinkrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24 (2), pp.19-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/cr-palevol2025v24a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural change between 40-50 ka in southern China : Implications for modern human dispersals in Eurasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuduan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangxi Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruxi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (4), pp.103406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les occupations humaines du Pléistocène moyen de la grotte d'Aldène (Cesseras, Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Notter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Rossoni-Notter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64, pp.39-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Histoire de la Préhistoire du Cambodge : du site lacustre de Samrong Sen à la grotte de Laang Spean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngov Kosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 90 (1), pp.17-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la pierre fait l'outil. (Pré) histoires de galets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signs of Prehistory. A Peircian Semiotic Approach to Lithics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez-Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justin Guibert</w:t>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological Dialogues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S138020382300003X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11zrg⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04242117v1</w:t>
+                <w:t xml:space="preserve">hal-03949484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signs of Prehistory. A Peircian Semiotic Approach to Lithics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quand la pierre fait l'outil. (Pré) histoires de galets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Dialogues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Suivre les pierres (79), pp.56-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11zrg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S138020382300003X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03949484v1</w:t>
+                <w:t xml:space="preserve">hal-04242117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de la falaise de Chabiague (Biarritz, France) : un témoin du Paléolithique ancien sur la façade atlantique des Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (4), pp.543-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A river and its people: The example of Lower Palaeolithic occupations of the Têt fluvial terraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45, pp.103559. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03733735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pointe de Saint-Colomban site (Carnac, France): redefinition of the Colombanian culture in Framework of the European Acheuleans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (44), pp.969-990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'outillage sur galet au Paléolithique ancien en Europe de l'Ouest : étude technicofonctionnelle de l'UA G de la Caune de l'Arago (Tautavel, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119 (1), pp.7-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1953,991 +1974,991 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Garonne à la Baksoka : perspectives eurasiatiques entre transmission et convergence au Pléistocène moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'histoire et d'épistémologie de la Préhistoire de l'UMR 7194 HNHP/Muséum national d'histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Bousquet, Hubert Forestier et Arnaud Hurel, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raw material procurement and knapping strategies for the stone tools from the 709 ka butchery site of Kalinga (Philippines), with an insight on the Cagayan Valley lithic assemblage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">La Préhistoire ancienne d'Asie du Sud-Est à l'épreuve de l'éponymie : passé, présent et devenir du Pacitanien, de l'Anyathien, du Lannathien, du Cabalwanien et du Cabengien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ingicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justin Guibert</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Technological behaviours of Hominins over Eurasia?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERC LATEUROPE (dir. M.-H. Moncel), Nov 2025, Paris Musée de l'Homme, France</w:t>
+              <w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raphaël Angevin; François Bon; Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442293v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Préhistoire ancienne d'Asie du Sud-Est à l'épreuve de l'éponymie : passé, présent et devenir du Pacitanien, de l'Anyathien, du Lannathien, du Cabalwanien et du Cabengien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Raw material procurement and knapping strategies for the stone tools from the 709 ka butchery site of Kalinga (Philippines), with an insight on the Cagayan Valley lithic assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ingicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Raphaël Angevin; François Bon; Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t>
+              <w:t xml:space="preserve">Workshop "Technological behaviours of Hominins over Eurasia?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC LATEUROPE (dir. M.-H. Moncel), Nov 2025, Paris Musée de l'Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523346v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chronological data for the archaeological site of Laang Spean Cave, Battambang Province, Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngov Kosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental UISPP Inter-Congress Asia "Asian Prehistory Today: Bridging Science, Heritage and Development" (Salatiga, Sangiran, Yogyakarta)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UISPP; Indonesian Heritage Agency; BRIN, Oct 2025, Salatiga, Sangiran, Yogyakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raw material, structure and system of &amp;quot;toolkits&amp;quot; in European Middle Pleistocene: a comparative view of several sites between the Garonne Valley and the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop - The Dark Side of the Rock Choices: Non-Flint Registries during the Palaeolithic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Clément and Cyril Viallet, Oct 2024, Tautavel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between identity and alterity in the Lower Palaeolithic of southwestern Europe: the case of La Rominguière site (Garonne Valley, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Congrès mondial UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UISPP, Sep 2023, Timisoara, Romania, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The re-excavation of the Manim Rock Shelter in the Wurup Valley, Western Highland, Papua New Guinea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Ricaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Apo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeivin Andu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Indo-Pacific Prehistory Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matrice galet au Pléistocène moyen de l'Atlantique à la Méditerranée : adaptation et/ou tradition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paléolithique ancien et moyen des systèmes fluviaux de l'Axe Garonnais : entre centre(s) ou périphérie(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">146ème congrès du CTHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aubervillers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la terrasse alluviale à l'objet préhistorique : le temps retrouvé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'histoire et d'épistémologie de la Préhistoire de l'UMR 7194 HNHP/Muséum national d'histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hubert Forestier et Arnaud Hurel, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'artefact en pierre de la Préhistoire à l'Humain : éléments pour une approche anthropo-centrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès des doctorants d'Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPVDoc - association des doctorants de l'Université de Perpignan Via Domitia, Nov 2021, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2947,100 +2968,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une rive à l'autre entre Garonne et Méditerranée : réflexion sur la variabilité des industries lithiques du Paléolithique ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Toulouse, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024TLSEJ060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04952337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3050,292 +3071,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet collectif de recherche ChroTAll : « Chronostratigraphie pléistocène des terrasses alluviales entre Pyrénées et Massif Central (Occitanie, France). Implications paléoenvironnementales et archéologiques pour les sites paléolithiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Beauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Bündgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tours, France. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/TVA7-9K96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Collective Research Project ChroTAll &amp;quot;Pleistocene chronostratigraphy of fluvial terraces between the Pyrenees and the Massif Central (Occitanie, France). Palaeoenvironmental and archaeological implications for Palaeolithic sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Bundgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th AFEQ - CNF INQUA international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3345,393 +3366,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau en terrasse : le Paléolithique ancien du bassin du Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">année probatoire, DRAC / SRA Occitanie. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'expertise scientifique du fonds Paléolithique ancien et moyen du Musée d'Apt</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Musée d'Apt; SCIC Jeunes Chercheurs Associés. 2022</w:t>
+                <w:t xml:space="preserve">Prospection thématiques DiachroNive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022, 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04829062v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection thématiques DiachroNive</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022, 90 p</w:t>
+                <w:t xml:space="preserve">Rapport d'expertise scientifique du fonds Paléolithique ancien et moyen du Musée d'Apt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée d'Apt; SCIC Jeunes Chercheurs Associés. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03918423v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise scientifique du fonds d'industries lithiques Boulio-Laubary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée des Beaux-Arts et d'Archéologie Joseph Déchelette; SCIC Jeunes Chercheurs Associés. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3741,102 +3762,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une &amp;quot;techno-Logique&amp;quot; des industries lithiques sur galet : analyse de quelques outils du Pléistocène moyen européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éva David; Hubert Forestier; Sylvain Soriano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la Préhistoire à l'Anthropologie philosophique : recueil de textes offert à Éric Boëda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, l'Harmattan, pp.105-123, 2023, Cahiers d'anthropologie des techniques, 978-2-14-033532-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3846,167 +3867,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et place techno-fonctionnelle des industries lithiques sur galet de la Caune de l’Arago (exemple du sol G)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche sémiotique et technologique des industries lithiques sur galet des terrasses quaternaires du bassin du Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4074,51 +4095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CFA15D5"/>
+    <w:nsid w:val="D8F10E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4222,51 +4243,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76AF0424"/>
+    <w:nsid w:val="986FFE5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4456,51 +4477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-guibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9426-6250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279715730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:justin.guibert@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:justin@jcagroupe.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jcagroupe.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sasl-des-po.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552236v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lambard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard John Palaya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pawlik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597740v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2026.103828" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi Lan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Shen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxi Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103406" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Simone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rossoni-Notter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngov Kosal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez-Balarezo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S138020382300003X" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388816v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Capdevielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauchat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103559" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a44" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Apo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeivin Andu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04952337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/TVA7-9K96" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Batigne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-guibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9426-6250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279715730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8Af0p6EAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:justin.guibert@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:justin@jcagroupe.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jcagroupe.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sasl-des-po.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lambard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard John Palaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pawlik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2026.103828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318381v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi Lan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Shen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxi Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103406" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Simone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rossoni-Notter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngov Kosal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez-Balarezo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S138020382300003X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Capdevielle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauchat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103559" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a44" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Apo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeivin Andu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04952337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/TVA7-9K96" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917455v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Batigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>