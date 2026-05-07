--- v0 (2026-04-05)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justin Larouzée </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the &amp;quot;blues&amp;quot; of safety professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger (NOR), Norway. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du &amp;quot;facteur humain&amp;quot; dans les études de dangers de barrages d'EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "sûreté des barrages et enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFBR, Mar 2025, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer une approche ludo-éducative aux formations sécurité Integrate an edutainment approach into safety training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques (IMdR), Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif immersif pour la formation à la gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMDR, Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Reliability Assessment method applied to investigate human factors in NDT - The case of the interpretation of radiograms in the French nuclear sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatonal conference Non-Destructive Examination (NDE) in Nuclear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainable Nuclear Energy Technology Platorm (SNETP), Jun 2023, Sheffield - UK, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58286/28268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative and Immersive Crisis Management Training Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton (U.K.), United Kingdom. pp.2380-2387, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P135-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From theory to practice: itinerary of Reasons’ Swiss Cheese Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association (ESRA), Sep 2015, Zürich, Switzerland. pp.817-824 - ISBN 978-1-138-02879-1, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe du barrage de Malpasset à l'épreuve des facteurs organisationnel et humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur JNGG2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beauvais, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Mangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du barrage de Malpasset (France, 1959) : un cas emblématique d’accident organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIGB ICOLD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh International Congress on Large Dams Vingt-Septième Congrès International des Grands Barrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2022, 9781003211808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Error and Defense in Depth: From the “Clambake” to the “Swiss Cheese”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Dr. Joonhong Ahn, Prof. Dr. Franck Guarnieri, Prof. Dr. Kazuo Furuta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience: A New Paradigm of Nuclear Safety. From Accident Mitigation to Resilient Society Facing Extreme Situations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing - Available under Open Access, pp.257-267, 2017, Print ISBN 978-3-319-58767-7 Online ISBN 978-3-319-58768-4. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58768-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good and bad reasons: The Swiss cheese model and its critics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology, Engineering & Humanities: 3 sciences behind the Malpasset dam failure (France, Dec. 2, 1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Engineering Geology and Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/qjegh2018-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huit idées reçues sur le(s) modèle(s) de l’erreur humaine de James Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'électricité et d'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonds bibliographique Sir James Reason - Une vie dans l’erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2015_25, MINES ParisTech. 2015, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de l’erreur humaine de James Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CRC_WP_2014_24, MINES ParisTech. 2014, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie et pratique des modèles d’erreur humaine dans la sécurité des barrages hydroélectriques : le cas des études de dangers de barrages d’EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Risques. Ecole Nationale Supérieure des Mines de Paris, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ENMP0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01310768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justin Larouzée </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de crise, prise de décision et engagement : réflexions croisées sur l'utilisation du Djambi comme dispositif ludopédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel-Pierre Guittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue (In)Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Questionner l’engagement dans la conception et les usages du jeu en situation d’apprentissage, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l'engagement dans la conception d'un jeu sérieux pour la formation à la gestion de crise : le cas Wei Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Meyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Vincendeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue (In)Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Questionner l’engagement dans la conception et les usages du jeu en situation d’apprentissage, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Countries with Identical Hazards End Up with Different Industrial Safety Regulations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116, pp.619-624. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET25116104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good and bad reasons: The Swiss cheese model and its critics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology, Engineering & Humanities: 3 sciences behind the Malpasset dam failure (France, Dec. 2, 1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Engineering Geology and Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/qjegh2018-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huit idées reçues sur le(s) modèle(s) de l’erreur humaine de James Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'électricité et d'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the &amp;quot;blues&amp;quot; of safety professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger (NOR), Norway. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive learning in safety: how serious game can enhance retention and collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larouzée Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robba Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarnieri Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosc Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portelli Aurélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability & the 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P3295-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du &amp;quot;facteur humain&amp;quot; dans les études de dangers de barrages d'EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "sûreté des barrages et enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFBR, Mar 2025, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif immersif pour la formation à la gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMDR, Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer une approche ludo-éducative aux formations sécurité Integrate an edutainment approach into safety training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques (IMdR), Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Reliability Assessment method applied to investigate human factors in NDT - The case of the interpretation of radiograms in the French nuclear sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatonal conference Non-Destructive Examination (NDE) in Nuclear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainable Nuclear Energy Technology Platorm (SNETP), Jun 2023, Sheffield - UK, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58286/28268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative and Immersive Crisis Management Training Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton (U.K.), United Kingdom. pp.2380-2387, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P135-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From theory to practice: itinerary of Reasons’ Swiss Cheese Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association (ESRA), Sep 2015, Zürich, Switzerland. pp.817-824 - ISBN 978-1-138-02879-1, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19094-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe du barrage de Malpasset à l'épreuve des facteurs organisationnel et humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur JNGG2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beauvais, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture du barrage de Malpasset (France, 1959) : un cas emblématique d’accident organisationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIGB ICOLD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Seventh International Congress on Large Dams Vingt-Septième Congrès International des Grands Barrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2022, 9781003211808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Error and Defense in Depth: From the “Clambake” to the “Swiss Cheese”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Dr. Joonhong Ahn, Prof. Dr. Franck Guarnieri, Prof. Dr. Kazuo Furuta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience: A New Paradigm of Nuclear Safety. From Accident Mitigation to Resilient Society Facing Extreme Situations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing - Available under Open Access, pp.257-267, 2017, Print ISBN 978-3-319-58767-7 Online ISBN 978-3-319-58768-4. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58768-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Portelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Travadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Mangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonds bibliographique Sir James Reason - Une vie dans l’erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2015_25, MINES ParisTech. 2015, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de l’erreur humaine de James Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CRC_WP_2014_24, MINES ParisTech. 2014, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie et pratique des modèles d’erreur humaine dans la sécurité des barrages hydroélectriques : le cas des études de dangers de barrages d’EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Larouzée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Risques. Ecole Nationale Supérieure des Mines de Paris, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ENMP0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01310768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126728v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaitre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Larouz&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Portelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Verney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04876024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bosc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04818813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04249459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04327317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Travadel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P135-cd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01207359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01044413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duffaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995967v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lamare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mangeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58768-4_22" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.104660" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02278064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duffaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2018-186" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Besnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01310768v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENMP0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587386v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Larouz&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Pierre Guittet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587334v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Meyong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Page" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tissot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Vincendeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533221v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roullier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET25116104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.104660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02278064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duffaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2018-186" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaitre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Portelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05263937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larouz&#233;e Justin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robba Julien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarnieri Franck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosc Maxime" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portelli Aur&#233;lien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P3295-cd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Verney" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04818813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04876024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bosc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04249459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28268" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04327317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Travadel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P135-cd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01207359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-110" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01044413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duffaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574818v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58768-4_22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995967v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lamare" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mangeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Besnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01310768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENMP0067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>