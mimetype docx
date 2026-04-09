--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1016,1056 +1016,1125 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Deal et renouveau minier. Entre « risque social » et valeurs partagées. Le cas du gisement de Beauvoir (Allier, France)</w:t>
+                <w:t xml:space="preserve">Une boîte à outils libre pour une recherche qualitative en sciences sociales #SNDU2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens Jacques Cartier - L’acceptabilité sociale de la transition écologique : enjeux, controverses et vivre-ensemble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Yates; Valérie Colomb; Valérie Lehman; Corinne Gendron; Alice Friser, Oct 2024, Montréal, Canada. https://crsdd.esg.uqam.ca/wp-content/uploads/sites/101/V7-2025-BULLETIN-OEconomia-humana.pdf</w:t>
+              <w:t xml:space="preserve">Semaine numérique des URFIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des URFIST, Mar 2026, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742815v1</w:t>
+                <w:t xml:space="preserve">hal-05570545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and intensity of debates on deep geothermal energy in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+                <w:t xml:space="preserve">Green Deal et renouveau minier. Entre « risque social » et valeurs partagées. Le cas du gisement de Beauvoir (Allier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Auvet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th EAGE Annual conference « Navigating Change: Geosciences Shaping a Sustainable Transition »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAGE, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Entretiens Jacques Cartier - L’acceptabilité sociale de la transition écologique : enjeux, controverses et vivre-ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Yates; Valérie Colomb; Valérie Lehman; Corinne Gendron; Alice Friser, Oct 2024, Montréal, Canada. https://crsdd.esg.uqam.ca/wp-content/uploads/sites/101/V7-2025-BULLETIN-OEconomia-humana.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098000v1</w:t>
+                <w:t xml:space="preserve">hal-04742815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissocier la terre de la Terre : sol et sous-sols dans la Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
+                <w:t xml:space="preserve">Nature and intensity of debates on deep geothermal energy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Auvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint-Dié des Vosges, France</w:t>
+              <w:t xml:space="preserve">86th EAGE Annual conference « Navigating Change: Geosciences Shaping a Sustainable Transition »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAGE, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723415v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du vin dans le gaz ? Trajectoire et controverses autour du stockage géologique de CO₂ à Jurançon (Pyrénées-Atlantiques)</w:t>
+                <w:t xml:space="preserve">Controversies surrounding lithium mining in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources du sous-sol en tension : protection et extraction dans les territoires de montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Forget; Mélanie Duval; Mikaël Chambru; Justin Missaghieh--Poncet; Hugo Quemin; Antoine Latarge, Oct 2024, Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Transition Mineral Conflicts in Europe: contexts, modes, resistances workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carla Noever; Felix Kolb, Nov 2024, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730455v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversies surrounding lithium mining in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche transdisciplinaire sciences humaines et géosciences de TRANSFAIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition Mineral Conflicts in Europe: contexts, modes, resistances workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carla Noever; Felix Kolb, Nov 2024, Kassel, Germany</w:t>
+              <w:t xml:space="preserve">Congrès exposition de l'industrie minérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790044v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche transdisciplinaire sciences humaines et géosciences de TRANSFAIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+                <w:t xml:space="preserve">Dissocier la terre de la Terre : sol et sous-sols dans la Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès exposition de l'industrie minérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Festival international de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713833v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of my thesis: Development of deep geothermal energy in mainland France and French-speaking Switzerland</w:t>
+                <w:t xml:space="preserve">Du vin dans le gaz ? Trajectoire et controverses autour du stockage géologique de CO₂ à Jurançon (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Career Franco-German Workshop on energy geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Teva Meyer; Florian Weber; Audrey Serandour, Oct 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Ressources du sous-sol en tension : protection et extraction dans les territoires de montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Forget; Mélanie Duval; Mikaël Chambru; Justin Missaghieh--Poncet; Hugo Quemin; Antoine Latarge, Oct 2024, Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238815v1</w:t>
+                <w:t xml:space="preserve">hal-04730455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géothermie profonde améliorée est-elle une forme d'extractivisme vert ?</w:t>
+                <w:t xml:space="preserve">Presentation of my thesis: Development of deep geothermal energy in mainland France and French-speaking Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès national de l'AFSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de science politique, Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Early Career Franco-German Workshop on energy geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teva Meyer; Florian Weber; Audrey Serandour, Oct 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724848v1</w:t>
+                <w:t xml:space="preserve">hal-04238815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep geothermal energy policies within the context of the depolitisation of sub-surface in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépasser l’acceptabilité sociale pour aller vers une analyse systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal energy workshop (ANR MRSEI EDGEO Program)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées de la géothermie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française des professionnels de la géothermie, Jun 2022, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726339v1</w:t>
+                <w:t xml:space="preserve">hal-03724920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser l’acceptabilité sociale pour aller vers une analyse systémique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep geothermal energy policies within the context of the depolitisation of sub-surface in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la géothermie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française des professionnels de la géothermie, Jun 2022, Aix-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Geothermal energy workshop (ANR MRSEI EDGEO Program)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724920v1</w:t>
+                <w:t xml:space="preserve">hal-03726339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières de la géothermie : comment le développement d'une technologie reconfigure les territorialités</w:t>
+                <w:t xml:space="preserve">Heat from the bowels of the earth: a political geology approach to the energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limites et Frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École doctorale 481 SSH, Nov 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">UGI-IGU Paris 2022 - Le temps des géographes - Le congrès du Centenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Géographique Internationale-International Geographical Union, Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901686v1</w:t>
+                <w:t xml:space="preserve">hal-03727570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat from the bowels of the earth: a political geology approach to the energy transition</w:t>
+                <w:t xml:space="preserve">Aux frontières de la géothermie : comment le développement d'une technologie reconfigure les territorialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU Paris 2022 - Le temps des géographes - Le congrès du Centenaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Géographique Internationale-International Geographical Union, Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Limites et Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale 481 SSH, Nov 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727570v1</w:t>
+                <w:t xml:space="preserve">hal-03901686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La géothermie profonde améliorée est-elle une forme d'extractivisme vert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e congrès national de l'AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Jul 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles frontières de la géothermie profonde : dépasser l’acceptabilité sociale pour aller vers une analyse systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Labussière, Adrien Baysse-Lainé, Pierre-Olivier Garcia, Céline Granjou, Julien Merlin, Germain Meulemans, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2075,408 +2144,408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Shift Below Ground? Exploring Political Geology in Geothermal Energy in French energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue franco-allemand en géographie de l’énergie : ateliers jeunes chercheur.e.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Sarrebruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèque féministe de géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuit de la géographie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Pau, France. , 2023, Nuit de la géographie 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the challenges behind deep geothermal energy: ecological modernization or false solution? A compared case-studies between France and Switzerland</w:t>
+                <w:t xml:space="preserve">Enjeux de la géothermie profonde : modernisation écologique ou fausse solution ? Une étude de cas comparative entre la France et la Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Geographers annual meeting (2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, New-York, United States. , 2022</w:t>
+              <w:t xml:space="preserve">Première journée de l'école doctorale Sciences sociales et humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641479v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la géothermie profonde : modernisation écologique ou fausse solution ? Une étude de cas comparative entre la France et la Suisse</w:t>
+                <w:t xml:space="preserve">On the challenges behind deep geothermal energy: ecological modernization or false solution? A compared case-studies between France and Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée de l'école doctorale Sciences sociales et humanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">American Association of Geographers annual meeting (2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, New-York, United States. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641451v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de la géothermie profonde : l'émergence du milieu « sous-sol » dans un contexte de transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Pau et des Pays de l'Adour, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023PAUU1117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04171215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2486,153 +2555,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraire la chaleur des entrailles de la Terre : La géothermie profonde, un levier de la transition énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Module « Énergie, produire, consommer, inventer », France. 2025, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matérialité derrière la transition : les ressources extractives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Option développement durable, Université Savoie Mont-Blanc, France. 2025, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2642,313 +2711,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociotranscribe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:63fe93a9e50a7500255fbdca29d4fb6d9ea17757;origin=https://framagit.org/justinmponcet/whisper;visit=swh:1:snp:0b9d0b4b24404c566456a9373552e343c884d7f3;anchor=swh:1:rev:df06a5fb320b3237d60c3ea80f73c5634ce4b08c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TCM - Site web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:2896f8b915612a8a989b5f97c006555fed8287bd;origin=https://gitlab.huma-num.fr/tcm/siteweb;visit=swh:1:snp:6c5c7059f64a1e8ef6457e3428dc73cefa1637c5;anchor=swh:1:rev:54d5047223d8eb730cd9874b62ba9632e45ff20d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TCM - Scripts R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:5105676c52253b409e98cf4fb41233a2df7fb2b9;origin=https://gitlab.huma-num.fr/tcm/scriptsr;visit=swh:1:snp:fcc3353cc541646df9a2d9b6bf28c08480aece53;anchor=swh:1:rev:3c0d774b1979bfeec76e1ff1379ad22e94a63973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PressDB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:3ebe1f88e786b08765b743ae9987cd2ee7ce62fc;origin=https://framagit.org/justinmponcet/pressdb;visit=swh:1:snp:e105af4d8602e4fb94f29f4931a832b899af59f4;anchor=swh:1:rev:cfbff53da7e8a90f9bf3abf81dccc47f533d0480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2958,91 +3027,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaleur des entrailles de la terre : aborder la transition énergétique sous l'angle de la political geology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3052,105 +3121,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour du paysan et développement des circuits courts alimentaires de proximité dans les Pyrénées-Atlantiques : étude comparative de Bayonne et de Pau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh-Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01953025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3218,51 +3287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C93BFC2"/>
+    <w:nsid w:val="A4CDDE93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3366,51 +3435,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D9AB0CBF"/>
+    <w:nsid w:val="AE99489F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3600,51 +3669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-missaghieh-poncet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4968-2543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268961980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s342495" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/collaborations/partenariats/chaires/chaire-teen.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gefiss.eu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE01-0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Missaghieh--Poncet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2025.101780" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422958v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld-De-Sartre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Missaghieh-Poncet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995494" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05460443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i3k" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04526605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.068.0087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desvall&#233;es" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69797-5_7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04742815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098000v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Auvet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04730455v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04790044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04713833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04238815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03726339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03901686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03727570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03643072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04545561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04056119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04171215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PAUU1117" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:63fe93a9e50a7500255fbdca29d4fb6d9ea17757;origin=https://framagit.org/justinmponcet/whisper;visit=swh:1:snp:0b9d0b4b24404c566456a9373552e343c884d7f3;anchor=swh:1:rev:df06a5fb320b3237d60c3ea80f73c5634ce4b08c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04939877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2896f8b915612a8a989b5f97c006555fed8287bd;origin=https://gitlab.huma-num.fr/tcm/siteweb;visit=swh:1:snp:6c5c7059f64a1e8ef6457e3428dc73cefa1637c5;anchor=swh:1:rev:54d5047223d8eb730cd9874b62ba9632e45ff20d" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04939874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5105676c52253b409e98cf4fb41233a2df7fb2b9;origin=https://gitlab.huma-num.fr/tcm/scriptsr;visit=swh:1:snp:fcc3353cc541646df9a2d9b6bf28c08480aece53;anchor=swh:1:rev:3c0d774b1979bfeec76e1ff1379ad22e94a63973" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3ebe1f88e786b08765b743ae9987cd2ee7ce62fc;origin=https://framagit.org/justinmponcet/pressdb;visit=swh:1:snp:e105af4d8602e4fb94f29f4931a832b899af59f4;anchor=swh:1:rev:cfbff53da7e8a90f9bf3abf81dccc47f533d0480" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03919865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01953025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-missaghieh-poncet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4968-2543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268961980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s342495" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/collaborations/partenariats/chaires/chaire-teen.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gefiss.eu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE01-0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Missaghieh--Poncet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2025.101780" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422958v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld-De-Sartre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Missaghieh-Poncet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995494" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05460443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i3k" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04526605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.068.0087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desvall&#233;es" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69797-5_7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05570545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04742815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Auvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04790044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04713833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04730455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04238815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03726339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03727570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03901686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03643072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04545561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04056119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04171215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PAUU1117" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:63fe93a9e50a7500255fbdca29d4fb6d9ea17757;origin=https://framagit.org/justinmponcet/whisper;visit=swh:1:snp:0b9d0b4b24404c566456a9373552e343c884d7f3;anchor=swh:1:rev:df06a5fb320b3237d60c3ea80f73c5634ce4b08c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04939877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2896f8b915612a8a989b5f97c006555fed8287bd;origin=https://gitlab.huma-num.fr/tcm/siteweb;visit=swh:1:snp:6c5c7059f64a1e8ef6457e3428dc73cefa1637c5;anchor=swh:1:rev:54d5047223d8eb730cd9874b62ba9632e45ff20d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04939874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5105676c52253b409e98cf4fb41233a2df7fb2b9;origin=https://gitlab.huma-num.fr/tcm/scriptsr;visit=swh:1:snp:fcc3353cc541646df9a2d9b6bf28c08480aece53;anchor=swh:1:rev:3c0d774b1979bfeec76e1ff1379ad22e94a63973" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3ebe1f88e786b08765b743ae9987cd2ee7ce62fc;origin=https://framagit.org/justinmponcet/pressdb;visit=swh:1:snp:e105af4d8602e4fb94f29f4931a832b899af59f4;anchor=swh:1:rev:cfbff53da7e8a90f9bf3abf81dccc47f533d0480" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03919865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01953025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>