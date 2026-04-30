--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1296,355 +1296,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversies surrounding lithium mining in France</w:t>
+                <w:t xml:space="preserve">Du vin dans le gaz ? Trajectoire et controverses autour du stockage géologique de CO₂ à Jurançon (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition Mineral Conflicts in Europe: contexts, modes, resistances workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carla Noever; Felix Kolb, Nov 2024, Kassel, Germany</w:t>
+              <w:t xml:space="preserve">Ressources du sous-sol en tension : protection et extraction dans les territoires de montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Forget; Mélanie Duval; Mikaël Chambru; Justin Missaghieh--Poncet; Hugo Quemin; Antoine Latarge, Oct 2024, Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790044v1</w:t>
+                <w:t xml:space="preserve">hal-04730455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche transdisciplinaire sciences humaines et géosciences de TRANSFAIR</w:t>
+                <w:t xml:space="preserve">Dissocier la terre de la Terre : sol et sous-sols dans la Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès exposition de l'industrie minérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Festival international de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713833v1</w:t>
+                <w:t xml:space="preserve">hal-04723415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissocier la terre de la Terre : sol et sous-sols dans la Transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controversies surrounding lithium mining in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint-Dié des Vosges, France</w:t>
+              <w:t xml:space="preserve">Transition Mineral Conflicts in Europe: contexts, modes, resistances workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carla Noever; Felix Kolb, Nov 2024, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723415v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du vin dans le gaz ? Trajectoire et controverses autour du stockage géologique de CO₂ à Jurançon (Pyrénées-Atlantiques)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche transdisciplinaire sciences humaines et géosciences de TRANSFAIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources du sous-sol en tension : protection et extraction dans les territoires de montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Forget; Mélanie Duval; Mikaël Chambru; Justin Missaghieh--Poncet; Hugo Quemin; Antoine Latarge, Oct 2024, Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Congrès exposition de l'industrie minérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730455v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of my thesis: Development of deep geothermal energy in mainland France and French-speaking Switzerland</w:t>
               </w:r>
@@ -1693,96 +1693,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser l’acceptabilité sociale pour aller vers une analyse systémique</w:t>
+                <w:t xml:space="preserve">La géothermie profonde améliorée est-elle une forme d'extractivisme vert ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la géothermie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française des professionnels de la géothermie, Jun 2022, Aix-les-Bains, France</w:t>
+              <w:t xml:space="preserve">16e congrès national de l'AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724920v1</w:t>
+                <w:t xml:space="preserve">hal-03724848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep geothermal energy policies within the context of the depolitisation of sub-surface in France</w:t>
               </w:r>
@@ -1844,234 +1844,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat from the bowels of the earth: a political geology approach to the energy transition</w:t>
+                <w:t xml:space="preserve">Dépasser l’acceptabilité sociale pour aller vers une analyse systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU Paris 2022 - Le temps des géographes - Le congrès du Centenaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Géographique Internationale-International Geographical Union, Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la géothermie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française des professionnels de la géothermie, Jun 2022, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727570v1</w:t>
+                <w:t xml:space="preserve">hal-03724920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières de la géothermie : comment le développement d'une technologie reconfigure les territorialités</w:t>
+                <w:t xml:space="preserve">Heat from the bowels of the earth: a political geology approach to the energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limites et Frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École doctorale 481 SSH, Nov 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">UGI-IGU Paris 2022 - Le temps des géographes - Le congrès du Centenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Géographique Internationale-International Geographical Union, Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901686v1</w:t>
+                <w:t xml:space="preserve">hal-03727570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géothermie profonde améliorée est-elle une forme d'extractivisme vert ?</w:t>
+                <w:t xml:space="preserve">Aux frontières de la géothermie : comment le développement d'une technologie reconfigure les territorialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès national de l'AFSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de science politique, Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Limites et Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale 481 SSH, Nov 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724848v1</w:t>
+                <w:t xml:space="preserve">hal-03901686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles frontières de la géothermie profonde : dépasser l’acceptabilité sociale pour aller vers une analyse systémique</w:t>
               </w:r>
@@ -2290,165 +2290,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la géothermie profonde : modernisation écologique ou fausse solution ? Une étude de cas comparative entre la France et la Suisse</w:t>
+                <w:t xml:space="preserve">On the challenges behind deep geothermal energy: ecological modernization or false solution? A compared case-studies between France and Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée de l'école doctorale Sciences sociales et humanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">American Association of Geographers annual meeting (2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, New-York, United States. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641451v1</w:t>
+                <w:t xml:space="preserve">hal-03641479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the challenges behind deep geothermal energy: ecological modernization or false solution? A compared case-studies between France and Switzerland</w:t>
+                <w:t xml:space="preserve">Enjeux de la géothermie profonde : modernisation écologique ou fausse solution ? Une étude de cas comparative entre la France et la Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Geographers annual meeting (2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, New-York, United States. , 2022</w:t>
+              <w:t xml:space="preserve">Première journée de l'école doctorale Sciences sociales et humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641479v1</w:t>
+                <w:t xml:space="preserve">hal-03641451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3287,51 +3287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4CDDE93"/>
+    <w:nsid w:val="DAF079DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3435,51 +3435,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AE99489F"/>
+    <w:nsid w:val="F9666D36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3669,51 +3669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-missaghieh-poncet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4968-2543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268961980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s342495" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/collaborations/partenariats/chaires/chaire-teen.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gefiss.eu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE01-0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Missaghieh--Poncet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2025.101780" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422958v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld-De-Sartre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Missaghieh-Poncet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995494" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05460443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i3k" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04526605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.068.0087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desvall&#233;es" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69797-5_7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05570545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04742815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Auvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04790044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04713833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04730455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04238815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03726339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03727570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03901686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03643072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04545561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04056119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04171215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PAUU1117" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:63fe93a9e50a7500255fbdca29d4fb6d9ea17757;origin=https://framagit.org/justinmponcet/whisper;visit=swh:1:snp:0b9d0b4b24404c566456a9373552e343c884d7f3;anchor=swh:1:rev:df06a5fb320b3237d60c3ea80f73c5634ce4b08c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04939877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2896f8b915612a8a989b5f97c006555fed8287bd;origin=https://gitlab.huma-num.fr/tcm/siteweb;visit=swh:1:snp:6c5c7059f64a1e8ef6457e3428dc73cefa1637c5;anchor=swh:1:rev:54d5047223d8eb730cd9874b62ba9632e45ff20d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04939874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5105676c52253b409e98cf4fb41233a2df7fb2b9;origin=https://gitlab.huma-num.fr/tcm/scriptsr;visit=swh:1:snp:fcc3353cc541646df9a2d9b6bf28c08480aece53;anchor=swh:1:rev:3c0d774b1979bfeec76e1ff1379ad22e94a63973" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3ebe1f88e786b08765b743ae9987cd2ee7ce62fc;origin=https://framagit.org/justinmponcet/pressdb;visit=swh:1:snp:e105af4d8602e4fb94f29f4931a832b899af59f4;anchor=swh:1:rev:cfbff53da7e8a90f9bf3abf81dccc47f533d0480" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03919865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01953025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-missaghieh-poncet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4968-2543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268961980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s342495" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/collaborations/partenariats/chaires/chaire-teen.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gefiss.eu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE01-0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Missaghieh--Poncet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2025.101780" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422958v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld-De-Sartre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Missaghieh-Poncet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995494" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05460443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i3k" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04526605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.068.0087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desvall&#233;es" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69797-5_7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05570545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04742815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Auvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04730455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04790044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04713833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04238815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03726339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03727570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03901686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03643072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04545561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04056119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04171215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PAUU1117" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:63fe93a9e50a7500255fbdca29d4fb6d9ea17757;origin=https://framagit.org/justinmponcet/whisper;visit=swh:1:snp:0b9d0b4b24404c566456a9373552e343c884d7f3;anchor=swh:1:rev:df06a5fb320b3237d60c3ea80f73c5634ce4b08c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04939877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2896f8b915612a8a989b5f97c006555fed8287bd;origin=https://gitlab.huma-num.fr/tcm/siteweb;visit=swh:1:snp:6c5c7059f64a1e8ef6457e3428dc73cefa1637c5;anchor=swh:1:rev:54d5047223d8eb730cd9874b62ba9632e45ff20d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04939874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5105676c52253b409e98cf4fb41233a2df7fb2b9;origin=https://gitlab.huma-num.fr/tcm/scriptsr;visit=swh:1:snp:fcc3353cc541646df9a2d9b6bf28c08480aece53;anchor=swh:1:rev:3c0d774b1979bfeec76e1ff1379ad22e94a63973" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3ebe1f88e786b08765b743ae9987cd2ee7ce62fc;origin=https://framagit.org/justinmponcet/pressdb;visit=swh:1:snp:e105af4d8602e4fb94f29f4931a832b899af59f4;anchor=swh:1:rev:cfbff53da7e8a90f9bf3abf81dccc47f533d0480" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03919865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01953025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>