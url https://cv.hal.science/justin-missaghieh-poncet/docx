--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -115,157 +115,178 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">268961980</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=_eY70uwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Justin Missaghieh--Poncet est géographe, docteur de l’Université de Pau et des Pays de l’Adour. Ses recherches portent sur la politisation et la territorialisation du sous-sol dans le cadre de la transition énergétique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Il a réalisé une </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">thèse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> au sein de l’</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UMR 6031 TREE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, à l’Université de Pau et des Pays de l’Adour, sous la direction de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Il a étudié, dans le cadre du projet ANR </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GÉFISS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, les controverses autour de la géothermie profonde et la politisation du sous-sol, en France et en Suisse, en s’intéressant aux trajectoires sociotechniques et à la territorialisation de différents projets sous le prisme des reconfigurations sociales, spatiales, techniques et politiques.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Il a été chercheur post-doctoral au sein de l’</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UMR 5204 EDYTEM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, où il étudie les enjeux d’acceptabilité sociale du lithium en Europe, dans le cadre du projet ANR </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">TRANSFAIR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.  Je suis actuellement chercheur postdoctoral à TREE, où j’étudie les contestations et les formes de débat public dans le cadre de la gouvernance du stockage géologique du carbone dans le cadre du PEPR SPLEEN SESAME.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thématiques de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -342,514 +363,514 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the subsurface through knowledge controversy : how earthquakes induced by deep geothermal drilling have politicized the subsurface environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 25, pp.101780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exis.2025.101780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la terre tremble, la démocratie s’éveille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld-De-Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh-Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59655/nf52122995494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles controverses pour le renouveau minier européen ? Une proposition d’adaptation de l’indice de risque social au contexte d’Europe de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15i3k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déploiement de la géothermie en France et en Suisse : vers une redéfinition des usages du sous-sol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024/1 (68), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo1.068.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énergie - En France, l’acceptabilité sociale des technologies de décarbonation de l’énergie à l’ombre de la dépendance au nucléaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+                <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Desvallées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022/04 (04), pp.Dossier n°7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -859,180 +880,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une chaleur souterraine. Trajectoire sociotechnique de la géothermie profonde française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le défi thermique : normes, territoires et politiques de la chaleur et du chauffage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, 2025, 9782385426972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Dynamics Below Ground: Investigating Political Geology in Geothermal Energy within the French Energy Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teva Meyer; Florian Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Geographies: Negotiating the French-German Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.123-150, 2024, Regionale Geographien | Regional Geographies, 978-3-031-69796-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-69797-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1042,1099 +1063,1099 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une boîte à outils libre pour une recherche qualitative en sciences sociales #SNDU2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine numérique des URFIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des URFIST, Mar 2026, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Deal et renouveau minier. Entre « risque social » et valeurs partagées. Le cas du gisement de Beauvoir (Allier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens Jacques Cartier - L’acceptabilité sociale de la transition écologique : enjeux, controverses et vivre-ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphanie Yates; Valérie Colomb; Valérie Lehman; Corinne Gendron; Alice Friser, Oct 2024, Montréal, Canada. https://crsdd.esg.uqam.ca/wp-content/uploads/sites/101/V7-2025-BULLETIN-OEconomia-humana.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and intensity of debates on deep geothermal energy in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+                <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Auvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86th EAGE Annual conference « Navigating Change: Geosciences Shaping a Sustainable Transition »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAGE, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du vin dans le gaz ? Trajectoire et controverses autour du stockage géologique de CO₂ à Jurançon (Pyrénées-Atlantiques)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Controversies surrounding lithium mining in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources du sous-sol en tension : protection et extraction dans les territoires de montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Forget; Mélanie Duval; Mikaël Chambru; Justin Missaghieh--Poncet; Hugo Quemin; Antoine Latarge, Oct 2024, Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Transition Mineral Conflicts in Europe: contexts, modes, resistances workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carla Noever; Felix Kolb, Nov 2024, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730455v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissocier la terre de la Terre : sol et sous-sols dans la Transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Approche transdisciplinaire sciences humaines et géosciences de TRANSFAIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Emilie Forget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint-Dié des Vosges, France</w:t>
+              <w:t xml:space="preserve">Congrès exposition de l'industrie minérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723415v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversies surrounding lithium mining in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dissocier la terre de la Terre : sol et sous-sols dans la Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition Mineral Conflicts in Europe: contexts, modes, resistances workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carla Noever; Felix Kolb, Nov 2024, Kassel, Germany</w:t>
+              <w:t xml:space="preserve">Festival international de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790044v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche transdisciplinaire sciences humaines et géosciences de TRANSFAIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+                <w:t xml:space="preserve">Du vin dans le gaz ? Trajectoire et controverses autour du stockage géologique de CO₂ à Jurançon (Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès exposition de l'industrie minérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Ressources du sous-sol en tension : protection et extraction dans les territoires de montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Forget; Mélanie Duval; Mikaël Chambru; Justin Missaghieh--Poncet; Hugo Quemin; Antoine Latarge, Oct 2024, Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713833v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of my thesis: Development of deep geothermal energy in mainland France and French-speaking Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Career Franco-German Workshop on energy geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teva Meyer; Florian Weber; Audrey Serandour, Oct 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géothermie profonde améliorée est-elle une forme d'extractivisme vert ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Deep geothermal energy policies within the context of the depolitisation of sub-surface in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès national de l'AFSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de science politique, Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Geothermal energy workshop (ANR MRSEI EDGEO Program)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724848v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep geothermal energy policies within the context of the depolitisation of sub-surface in France</w:t>
+                <w:t xml:space="preserve">Dépasser l’acceptabilité sociale pour aller vers une analyse systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal energy workshop (ANR MRSEI EDGEO Program)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées de la géothermie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française des professionnels de la géothermie, Jun 2022, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726339v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser l’acceptabilité sociale pour aller vers une analyse systémique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Heat from the bowels of the earth: a political geology approach to the energy transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la géothermie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française des professionnels de la géothermie, Jun 2022, Aix-les-Bains, France</w:t>
+              <w:t xml:space="preserve">UGI-IGU Paris 2022 - Le temps des géographes - Le congrès du Centenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Géographique Internationale-International Geographical Union, Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724920v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat from the bowels of the earth: a political geology approach to the energy transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aux frontières de la géothermie : comment le développement d'une technologie reconfigure les territorialités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU Paris 2022 - Le temps des géographes - Le congrès du Centenaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Géographique Internationale-International Geographical Union, Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Limites et Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale 481 SSH, Nov 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727570v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières de la géothermie : comment le développement d'une technologie reconfigure les territorialités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La géothermie profonde améliorée est-elle une forme d'extractivisme vert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limites et Frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École doctorale 481 SSH, Nov 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">16e congrès national de l'AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901686v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles frontières de la géothermie profonde : dépasser l’acceptabilité sociale pour aller vers une analyse systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Labussière, Adrien Baysse-Lainé, Pierre-Olivier Garcia, Céline Granjou, Julien Merlin, Germain Meulemans, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2144,305 +2165,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Shift Below Ground? Exploring Political Geology in Geothermal Energy in French energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue franco-allemand en géographie de l’énergie : ateliers jeunes chercheur.e.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Sarrebruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèque féministe de géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuit de la géographie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Pau, France. , 2023, Nuit de la géographie 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the challenges behind deep geothermal energy: ecological modernization or false solution? A compared case-studies between France and Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Geographers annual meeting (2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, New-York, United States. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la géothermie profonde : modernisation écologique ou fausse solution ? Une étude de cas comparative entre la France et la Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée de l'école doctorale Sciences sociales et humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2452,100 +2473,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de la géothermie profonde : l'émergence du milieu « sous-sol » dans un contexte de transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Pau et des Pays de l'Adour, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023PAUU1117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04171215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2555,153 +2576,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraire la chaleur des entrailles de la Terre : La géothermie profonde, un levier de la transition énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Module « Énergie, produire, consommer, inventer », France. 2025, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matérialité derrière la transition : les ressources extractives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Option développement durable, Université Savoie Mont-Blanc, France. 2025, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2711,313 +2732,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociotranscribe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:63fe93a9e50a7500255fbdca29d4fb6d9ea17757;origin=https://framagit.org/justinmponcet/whisper;visit=swh:1:snp:0b9d0b4b24404c566456a9373552e343c884d7f3;anchor=swh:1:rev:df06a5fb320b3237d60c3ea80f73c5634ce4b08c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TCM - Site web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:2896f8b915612a8a989b5f97c006555fed8287bd;origin=https://gitlab.huma-num.fr/tcm/siteweb;visit=swh:1:snp:6c5c7059f64a1e8ef6457e3428dc73cefa1637c5;anchor=swh:1:rev:54d5047223d8eb730cd9874b62ba9632e45ff20d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TCM - Scripts R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:5105676c52253b409e98cf4fb41233a2df7fb2b9;origin=https://gitlab.huma-num.fr/tcm/scriptsr;visit=swh:1:snp:fcc3353cc541646df9a2d9b6bf28c08480aece53;anchor=swh:1:rev:3c0d774b1979bfeec76e1ff1379ad22e94a63973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PressDB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:3ebe1f88e786b08765b743ae9987cd2ee7ce62fc;origin=https://framagit.org/justinmponcet/pressdb;visit=swh:1:snp:e105af4d8602e4fb94f29f4931a832b899af59f4;anchor=swh:1:rev:cfbff53da7e8a90f9bf3abf81dccc47f533d0480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3027,91 +3048,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaleur des entrailles de la terre : aborder la transition énergétique sous l'angle de la political geology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3121,105 +3142,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour du paysan et développement des circuits courts alimentaires de proximité dans les Pyrénées-Atlantiques : étude comparative de Bayonne et de Pau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Missaghieh-Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01953025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3287,51 +3308,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAF079DB"/>
+    <w:nsid w:val="4EE2C4E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3435,51 +3456,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F9666D36"/>
+    <w:nsid w:val="A2A6B36E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3669,51 +3690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-missaghieh-poncet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4968-2543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268961980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s342495" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/collaborations/partenariats/chaires/chaire-teen.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gefiss.eu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE01-0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Missaghieh--Poncet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2025.101780" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422958v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld-De-Sartre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Missaghieh-Poncet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995494" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05460443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i3k" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04526605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.068.0087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desvall&#233;es" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69797-5_7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05570545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04742815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Auvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04730455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04790044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04713833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04238815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03726339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03727570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03901686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03643072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04545561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04056119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04171215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PAUU1117" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:63fe93a9e50a7500255fbdca29d4fb6d9ea17757;origin=https://framagit.org/justinmponcet/whisper;visit=swh:1:snp:0b9d0b4b24404c566456a9373552e343c884d7f3;anchor=swh:1:rev:df06a5fb320b3237d60c3ea80f73c5634ce4b08c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04939877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2896f8b915612a8a989b5f97c006555fed8287bd;origin=https://gitlab.huma-num.fr/tcm/siteweb;visit=swh:1:snp:6c5c7059f64a1e8ef6457e3428dc73cefa1637c5;anchor=swh:1:rev:54d5047223d8eb730cd9874b62ba9632e45ff20d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04939874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5105676c52253b409e98cf4fb41233a2df7fb2b9;origin=https://gitlab.huma-num.fr/tcm/scriptsr;visit=swh:1:snp:fcc3353cc541646df9a2d9b6bf28c08480aece53;anchor=swh:1:rev:3c0d774b1979bfeec76e1ff1379ad22e94a63973" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3ebe1f88e786b08765b743ae9987cd2ee7ce62fc;origin=https://framagit.org/justinmponcet/pressdb;visit=swh:1:snp:e105af4d8602e4fb94f29f4931a832b899af59f4;anchor=swh:1:rev:cfbff53da7e8a90f9bf3abf81dccc47f533d0480" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03919865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01953025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justin-missaghieh-poncet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4968-2543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268961980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_eY70uwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s342495" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/collaborations/partenariats/chaires/chaire-teen.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gefiss.eu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.osug.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE01-0022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287137v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Missaghieh--Poncet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2025.101780" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422958v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld-De-Sartre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Missaghieh-Poncet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arnold" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nf52122995494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05460443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i3k" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04526605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.068.0087" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724959v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desvall&#233;es" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69797-5_7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05570545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04742815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Auvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04790044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04713833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04723415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04730455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04238815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03726339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03727570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03901686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03643072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04545561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04056119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03641451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04171215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PAUU1117" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:63fe93a9e50a7500255fbdca29d4fb6d9ea17757;origin=https://framagit.org/justinmponcet/whisper;visit=swh:1:snp:0b9d0b4b24404c566456a9373552e343c884d7f3;anchor=swh:1:rev:df06a5fb320b3237d60c3ea80f73c5634ce4b08c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04939877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2896f8b915612a8a989b5f97c006555fed8287bd;origin=https://gitlab.huma-num.fr/tcm/siteweb;visit=swh:1:snp:6c5c7059f64a1e8ef6457e3428dc73cefa1637c5;anchor=swh:1:rev:54d5047223d8eb730cd9874b62ba9632e45ff20d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04939874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5105676c52253b409e98cf4fb41233a2df7fb2b9;origin=https://gitlab.huma-num.fr/tcm/scriptsr;visit=swh:1:snp:fcc3353cc541646df9a2d9b6bf28c08480aece53;anchor=swh:1:rev:3c0d774b1979bfeec76e1ff1379ad22e94a63973" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3ebe1f88e786b08765b743ae9987cd2ee7ce62fc;origin=https://framagit.org/justinmponcet/pressdb;visit=swh:1:snp:e105af4d8602e4fb94f29f4931a832b899af59f4;anchor=swh:1:rev:cfbff53da7e8a90f9bf3abf81dccc47f533d0480" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03919865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01953025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>