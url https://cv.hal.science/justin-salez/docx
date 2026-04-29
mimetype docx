--- v0 (2026-03-27)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justin Salez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CEREMADE, Université Paris-Dauphine & PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy and curvature: Beyond the Peres-Tetali conjecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 378 (5), pp.3551-3571. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/tran/9395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The varentropy criterion is sharp on expanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Lebesgue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.239-250. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/ahl.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation cutoff for activated random walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bristiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (6), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/24-AAP2089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral gap and curvature of monotone Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/24-AOP1688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutoff for non-negatively curved Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (11), pp.4375-4392. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JEMS/1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified log-Sobolev inequalities for strong-Rayleigh measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/22-AAP1847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universality of cutoff for exclusion with reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/22-AOP1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading MLSI to LSI for reversible Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Tikhomirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285 (9), pp.110076. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2023.110076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing time and expansion of non-negatively curved Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.575-590. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/jep.226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse expanders have negative curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric And Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (6), pp.1486-1513. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00039-022-00618-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interchange process on high-dimensional products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-AAP1583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharp log-Sobolev inequality for the multislice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Lebesgue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.1143-1161. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/ahl.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy dissipation estimates for inhomogeneous zero-range processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-AAP1646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of extended states at zero in the spectrum of sparse random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-AOP1499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutoff for the mean-field zero-range process with bounded monotone rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.742-759. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/19-AOP1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral atoms of unimodular random trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.345-363. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JEMS/923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A version of Aldous’ spectral-gap conjecture for the zero range process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.2217-2229. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-AAP1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutoff for the mean-field zero-range process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (5), pp.3170-3201. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/19-AOP1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUTOFF AT THE &amp;quot; ENTROPIC TIME &amp;quot; FOR SPARSE MARKOV CHAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173 (1-2), pp.261-292. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-018-0834-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walk on sparse random digraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170 (3-4), pp.933-960. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-017-0796-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEIGHTED SAMPLING WITHOUT REPLACEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ben-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-BJPS359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUTOFF FOR NON-BACKTRACKING RANDOM WALKS ON SPARSE RANDOM GRAPHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ben-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/16-AOP1100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The densest subgraph problem in sparse random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkat Anantharam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.305-327. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/14-AAP1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interpolation method for random graphs with prescribed degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.436-447. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0963548315000139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interpolation method for random graphs with prescribed degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.436-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The densest subgraph problem in sparse random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkat Anantharam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.305-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Every totally real algebraic integer is a tree eigenvalue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.249-256. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jctb.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789806v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative strings and glassy interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Salez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dalnoki-Veress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Forrest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (27), pp.8227-8231. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1503133112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mezard-Parisi equation for matchings in pseudo-dimension d&amp;gt;1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (13), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/ECP.v20-3791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compulsive Gambler Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aldous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (35), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/EJP.v20-3582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint distribution of distances in large random regular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (3), pp.861-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted enumeration of spanning subgraphs in locally tree‐like graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Random Structures and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (3), pp.377-397. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rsa.20436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matchings on infinite graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lelarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 157 (1-2), pp.183-208. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-012-0453-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rank of diluted random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lelarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.1097-1121. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/10-AOP567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief propagation : an asymptotically optimal algorithm for the random assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devavrat Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00358331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some implications of local weak convergence for sparse random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université Pierre et Marie Curie - Paris VI; Ecole Normale Supérieure de Paris - ENS Paris, 2011. English. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00637130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justin Salez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CEREMADE, Université Paris-Dauphine & PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy and curvature: Beyond the Peres-Tetali conjecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 378 (5), pp.3551-3571. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/tran/9395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The varentropy criterion is sharp on expanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Lebesgue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.239-250. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/ahl.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation cutoff for activated random walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bristiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (6), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/24-AAP2089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral gap and curvature of monotone Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/24-AOP1688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified log-Sobolev inequalities for strong-Rayleigh measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/22-AAP1847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutoff for non-negatively curved Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (11), pp.4375-4392. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JEMS/1348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universality of cutoff for exclusion with reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/22-AOP1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading MLSI to LSI for reversible Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Tikhomirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285 (9), pp.110076. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2023.110076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing time and expansion of non-negatively curved Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.575-590. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/jep.226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse expanders have negative curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric And Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (6), pp.1486-1513. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00039-022-00618-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interchange process on high-dimensional products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-AAP1583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharp log-Sobolev inequality for the multislice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Lebesgue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.1143-1161. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/ahl.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy dissipation estimates for inhomogeneous zero-range processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-AAP1646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of extended states at zero in the spectrum of sparse random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-AOP1499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutoff for the mean-field zero-range process with bounded monotone rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.742-759. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/19-AOP1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral atoms of unimodular random trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.345-363. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JEMS/923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A version of Aldous’ spectral-gap conjecture for the zero range process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.2217-2229. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-AAP1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutoff for the mean-field zero-range process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (5), pp.3170-3201. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/19-AOP1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUTOFF AT THE &amp;quot; ENTROPIC TIME &amp;quot; FOR SPARSE MARKOV CHAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173 (1-2), pp.261-292. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-018-0834-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walk on sparse random digraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170 (3-4), pp.933-960. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-017-0796-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEIGHTED SAMPLING WITHOUT REPLACEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ben-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-BJPS359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUTOFF FOR NON-BACKTRACKING RANDOM WALKS ON SPARSE RANDOM GRAPHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ben-Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/16-AOP1100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interpolation method for random graphs with prescribed degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.436-447. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0963548315000139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The densest subgraph problem in sparse random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkat Anantharam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.305-327. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/14-AAP1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mezard-Parisi equation for matchings in pseudo-dimension d&amp;gt;1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (13), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/ECP.v20-3791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Every totally real algebraic integer is a tree eigenvalue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.249-256. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jctb.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789806v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative strings and glassy interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Salez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dalnoki-Veress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Raphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Forrest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (27), pp.8227-8231. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1503133112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compulsive Gambler Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aldous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (35), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/EJP.v20-3582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint distribution of distances in large random regular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (3), pp.861-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted enumeration of spanning subgraphs in locally tree‐like graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Random Structures and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (3), pp.377-397. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rsa.20436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matchings on infinite graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lelarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 157 (1-2), pp.183-208. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-012-0453-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rank of diluted random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lelarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.1097-1121. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/10-AOP567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief propagation : an asymptotically optimal algorithm for the random assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devavrat Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00358331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some implications of local weak convergence for sparse random graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Salez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. Université Pierre et Marie Curie - Paris VI; Ecole Normale Supérieure de Paris - ENS Paris, 2011. English. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00637130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Caputo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin M&#252;nch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/9395" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bristiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2089" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOP1688" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1348" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hermon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOP1600" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Tikhomirov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Youssef" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2023.110076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-022-00618-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1583" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.99" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOP1499" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOP1373" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374519v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/923" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AAP1449" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOP1336" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bordenave" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0834-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-017-0796-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ben-Hamou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Peres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-BJPS359" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOP1100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat Anantharam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AAP1091" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548315000139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789806v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2014.09.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalnoki-Veress" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Forrest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1503133112" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v20-3791" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003097v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aldous" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lanoue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v20-3582" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-012-0453-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630917v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP567" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devavrat Shah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00637130v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Caputo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin M&#252;nch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/9395" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bristiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AAP2089" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOP1688" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hermon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1847" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOP1600" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Tikhomirov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Youssef" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2023.110076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-022-00618-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1583" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.99" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AOP1499" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOP1373" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374519v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/923" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AAP1449" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOP1336" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bordenave" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-018-0834-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-017-0796-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ben-Hamou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Peres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-BJPS359" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOP1100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548315000139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat Anantharam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AAP1091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v20-3791" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789806v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2014.09.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalnoki-Veress" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Forrest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1503133112" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aldous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lanoue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v20-3582" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20436" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-012-0453-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP567" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devavrat Shah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00637130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>