--- v0 (2026-03-28)
+++ v1 (2026-04-22)
@@ -1,52 +1,3451 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.71875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Justine Brisson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle et passée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">→  Qualifiée aux fonctions de MCF en section 9 (littérature française) et section 4 (science politique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Docteure — Sciences Po (Littérature et Théorie politique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting Fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Harvard (Harvard-Sciences Po Fellowship)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Été 2023 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting Fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Columbia (Alliance Doctoral Mobility Grant)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting Fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Stanford (France-Stanford Center Fellowship)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">→L</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">auréate de la 4ème bourse Olivier-Corpet pour l'histoire de l'édition (IMEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">→ Depuis 2022 : Membre du comité de rédaction de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.fabula.org/lht/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et depuis 2025 : membre du comité de rédaction de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://revue.roland-barthes.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : « Une histoire du neutre. Politique et langage, de Paul Valéry à Guillaume Dustan », sous la direction de Tiphaine Samoyault (EHESS) et d'Astrid von Busekist (Sciences Po), soutenue le 1er décembre 2025 à Sciences Po.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury : Frédérique Leichter-Flack, Frédérique Matonti, Éric Marty, Mathieu Messager, Thomas Clerc, Martin Rueff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature et politique (XXe-XXIe siècle)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature non-fictionnelle (essais, écritures de soi, intertextes et réécritures)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire littéraire et histoire des idées politiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Figurations et postures auctoriales, rapport au militantisme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Genre et littérature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : Doctorante contractuelle à Sciences Po</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Master de lettres modernes à l'université Paris 3 Sorbonne-Nouvelle. Mention Très bien.Mémoire de Master 2 : « Barthes et l'aporie d'une écriture du neutre », sous la direction de Tiphaine Samoyault.Mémoire de Master 1 : « Conversion catholique et quête topologique  dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cycle de Durtal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Huysmans », sous la direction d'Éléonore Réverzy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2020 : Master de théorie politique à l'école doctorale de Sciences Po. Mention Très bien.Mémoire de Master 2 : « L'impossible communauté : une théorie politique de l'apolitique », sous la direction d'Astrid von Busekist (Sciences Po) et de Marc Crépon (ENS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Maîtrise de philosophie à (École normale supérieure Ulm)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : Licence (Université Paris 1 Panthéon-Sorbonne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 : Classes préparatoires A/L (Henri IV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : « Littérature et politique », Sorbonne Université (39h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : « Littérature non fictionnelle (XXe-XXIe siècle) », Université Paris Nanterre (24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : « Littératures et sciences sociales : enjeux théoriques et politiques », Université Paris 8 (39h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 : « Faits et fictions », Sciences Po, campus de Nancy (36h - séminaire collectif)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 : « Grands débats philosophiques et politiques », Paris I Panthéon-Sorbonne (18h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : « Abécédaire politique », Sciences Po (48h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : « Introduction à la science politique », Sciences Po (24h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistante d'enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 : « Littérature et sciences sociales », Sciences Po, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d'Emmanuelle Loyer (24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 : « Responsabilité et catastrophe », Sciences Po, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Frédérique Leichter-Flack (36h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : « Penser politiquement l'égalité », Sciences Po, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Réjane Sénac (24h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : « Introduction à la science politique », Sciences Po, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Dominique Reynié (36h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Reprises du neutre : de Barthes à Dustan », communication au séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, École normale supérieure, 21 mars 2026 (à venir).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comme un berger dans les Carpates. Cioran et le rejet du métalangage », communication au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éclats de la pensée : figures de l’intellect et critique de la raison discursive chez Emil Cioran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Sorbonne Nouvelle, 15 et 16 janvier 2026 (à venir).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Comment ne plus être un </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cuck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (en 10 leçons). Stylistique et imaginaire de la littérature 'mâle alpha' », communication avec Arnaud Miranda au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et développement personnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Sorbonne Université, 11 et 12 décembre 2025 (à venir).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« À l’ombre des Bergères : la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">post-apo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> féministe comme matrimoine en réécriture », communication au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science-Friction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, 23 et 24 octobre 2025 (à venir).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« ‘Le féminisme ou la mort.’ Imaginaire de la radicalité politique chez Françoise d’Eaubonne », communication au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mort et militantisme. Recherches interdisciplinaires sur les conceptions de la mort et la révolution dans le monde francophone, 1960 à 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Montréal (Canada), 7 et 8 novembre 2025 (à venir).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« ‘Sade, Guibert, Genet, Artaud, moi‘. Guillaume Dustan et l’histoire littéraire de la transgression », intervention à l'Atelier Philosophie et littérature, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée de la transgression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège (Belgique), 20 juin 2025. (à venir).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Performance politique de Dustan, ou comment tenir la mort en respect », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for French Studies 64th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stirling (Écosse), 1-3 Juillet 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Celui par qui le scandale arrive. Monstruosité de Dustan », communication au colloque doctoral </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> feel bad.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'ambivalence des émotions négatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, Université Paris-Nanterre, 27-28 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Faire sécession. Penser la dissidence politique avec Pascal Quignard », communication au colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruptures de citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, École normale supérieure, 5-7 octobre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les ambiguïtés de la figure du monstre chez Guillaume Dustan », colloque doctoral du Cercle des humanités politiques de Sciences Po, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In/humanités politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, Sciences Po, 16 juin 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Entre formalisme et militantisme. Actualités du neutre », communication au colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et littérature aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strasbourg, Université de Strasbourg, 23-24 mars 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Barthes transatlantique », communication au Cercle des humanités politiques de Sciences Po, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic traditions and Intellectual styles: a dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Sciences Po, 8 décembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Figuring the End of History. The Use of Conceptual Characters in Theoretical Discourses (Spengler, Benjamin, Barthes) », avec Arnaud Miranda, communication au colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narratives of Temporalities: Continuities, Discontinuities, Ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cambridge (Angleterre), 23-24 juillet 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La communauté idiorrythmique, la communauté désoeuvrée. Dialogue entre Nancy et Blanchot », communication aux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études. Hommage à Jean-Luc Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, École normale supérieure, 23-24 juin 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Penser le neutre. Éléments pour une histoire intellectuelle du contre-engagement politique », présentation au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de théorie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Sciences Po, 12 mai 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Barthes et l’utopie d’une “société d’amateurs’’ comme alternative à l’État », colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire contre l’État. Pensée et esthétique antiétatiques aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Université Paris-Nanterre, 7 avril 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« How far apart should we stand? Individual Rhythm and Small Communities », colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communities of Distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,  Johns Hopkins University (États-Unis), 18-19 février 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Thinking the Utopian Community. A Dialogue Between Barthes & Foucault », communication aux journées d’étude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idiorrhythmy as a Narrative Concept in Literature and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tübingen (Allemagne), 02-04 février 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le neutre et le genre : retour sur un malentendu », Sorbonne-Université, présentation au séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philomel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Université Paris-IV Sorbonne université, 16 décembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Writing the Political Margin. Echoes of the Neutral », colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la marge du Moyen-Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Virginie (États-Unis), 4 décembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Repenser la micro-communauté avec Barthes et Foucault », Doctorales de Sorbonne université, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solitude et multitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Université Paris-IV Sorbonne université, 5 juin 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« L’aporie de l’impossible communauté : Bataille, Barthes et Foucault », Congrès APFUCC 2021, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communauté littéraire : l’enjeuentre humanité et écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edmonton, Université de l’Alberta (Canada), 29 mai 2021.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Quentin Skinner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Szilagyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (93), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études juives françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (6), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire, la philosophie politique et l’École de Cambridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.093.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Differently: Barthes, Foucault and the Ethics of Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wie zusammen leben? Idiorrhythmie als narratives Konzept in Literatur und Kultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.111-130, 2025, 9783111354156. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111364049-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité du neutre. Du silence au scandale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et littérature aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann; Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-178, 2025, Des morales et des oeuvres, 9791037043115. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.caval.2025.01.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la communauté au retrait du politique. Roland Barthes et Jean-Luc Nancy aux bords du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communauté aujourd'hui. Autour de Jean-Luc Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.93-109, 2024, 9791037038142. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.angel.2024.01.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être (ou ne pas être) un écrivain juif. Entretien avec Nelly Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (6), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.18227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mon essayer-savoir est indissociable d'une volonté de transmission », Entretien avec Maxime Decout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Decout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (6), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.18240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la littérature aux littératures, généalogie d’un territoire en pleine expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.14034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Gisèle Sapiro, Peut-on dissocier l’œuvre de l’auteur ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.712.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aporie de l’impossible communauté : Bataille, Barthes et Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.293-303. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26522/vp.v18i2.3542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes et l’utopie d’une « société d’amateurs » : l’impossibilité de faire œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632307v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes et l'idiorrythmie. Étude sur les Carnets du voyage en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (27), pp.175-186. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11894-7.p.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerisy, 40 ans plus tard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Notes de lecture, 20 (9), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Gil Delannoi, La nation contre le nationalisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.684.0728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Emmanuelle Loyer, Une brève histoire culturelle de l’Europe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ving.139.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Danilo Martuccelli, La condition sociale moderne. L'avenir d'une inquiétude »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté désœuvrée, communauté idiorrythmique. Dialogue entre Barthes et Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Jean-Luc Nancy. La communauté à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, École normale supérieure - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring racial discrimination: field experiments in the streets of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Aranguren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Laouénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Edelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intersectionnalité, un concept de sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Lépinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour mesurer le sexisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Durovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Della Sudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnography of Organized Crime: The Case of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Feltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Varese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer l’antisémitisme sur les réseaux sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se fier aux enquêtes en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès des femmes en niqab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Féo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de l’observation participante dans les partis de droite extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bellè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du neutre : Politique et langage, de Paul Valéry à Guillaume Dustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Institut d'études politiques de Paris - Sciences Po, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025IEPP0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05535336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.71875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Justine Brisson </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Situation actuelle et passée</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">→  Qualifiée aux fonctions de MCF en section 9 (littérature française) et section 4 (science politique)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2025 : Docteure — Sciences Po (Littérature et Théorie politique)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2022-2023 : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visiting Fellow</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> à Harvard (Harvard-Sciences Po Fellowship)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Été 2023 : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visiting Fellow</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> à Columbia (Alliance Doctoral Mobility Grant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2023-2024 :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visiting Fellow</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> à Stanford (France-Stanford Center Fellowship)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">→L</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">auréate de la 4ème bourse Olivier-Corpet pour l'histoire de l'édition (IMEC)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">→ Depuis 2022 : Membre du comité de rédaction de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fabula-LhT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> sur </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://www.fabula.org/lht/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> et depuis 2025 de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revue Roland Barthes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> sur </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://revue.roland-barthes.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Titre de la thèse : « Une histoire du neutre. Politique et langage, de Paul Valéry à Guillaume Dustan », sous la direction de Tiphaine Samoyault (EHESS) et d'Astrid von Busekist (Sciences Po), soutenue le 1er décembre 2025 à Sciences Po.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jury : Frédérique Leichter-Flack, Frédérique Matonti, Éric Marty, Mathieu Messager, Thomas Clerc, Martin Rueff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Axes de recherche</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Littérature et politique (XXe-XXIe siècle)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Littérature non-fictionnelle (essais, écritures de soi, intertextes et réécritures)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Histoire littéraire et histoire des idées politiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Figurations et postures auctoriales, rapport au militantisme</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Genre et littérature</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parcours universitaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2021-2024 : Doctorante contractuelle à Sciences Po</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2018-2021 : Master de lettres modernes à l'université Paris 3 Sorbonne-Nouvelle. Mention Très bien.Mémoire de Master 2 : « Barthes et l'aporie d'une écriture du neutre », sous la direction de Tiphaine Samoyault.Mémoire de Master 1 : « Conversion catholique et quête topologique  dans </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Cycle de Durtal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> de Huysmans », sous la direction d'Éléonore Réverzy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2017-2020 : Master de théorie politique à l'école doctorale de Sciences Po. Mention Très bien.Mémoire de Master 2 : « L'impossible communauté : une théorie politique de l'apolitique », sous la direction d'Astrid von Busekist (Sciences Po) et de Marc Crépon (ENS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2018-2019 : Maîtrise de philosophie à (École normale supérieure Ulm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2016-2017 : Licence (Université Paris 1 Panthéon-Sorbonne)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2014-2016 : Classes préparatoires A/L (Henri IV)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enseignements</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chargée de cours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2025-2026 : « Littérature et politique », Sorbonne Université (39h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2024-2025 : « Littérature non fictionnelle (XXe-XXIe siècle) », Université Paris Nanterre (24h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2024-2025 : « Littératures et sciences sociales : enjeux théoriques et politiques », Université Paris 8 (39h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2023-2024 : « Faits et fictions », Sciences Po, campus de Nancy (36h - séminaire collectif)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2021-2022 : « Grands débats philosophiques et politiques », Paris I Panthéon-Sorbonne (18h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2020-2021 : « Abécédaire politique », Sciences Po (48h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2020-2021 : « Introduction à la science politique », Sciences Po (24h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assistante d'enseignement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2021-2022 : « Littérature et sciences sociales », Sciences Po, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaching Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> d'Emmanuelle Loyer (24h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2021-2022 : « Responsabilité et catastrophe », Sciences Po, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaching Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> de Frédérique Leichter-Flack (36h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2020-2021 : « Penser politiquement l'égalité », Sciences Po, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaching Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> de Réjane Sénac (24h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2020-2021 : « Introduction à la science politique », Sciences Po, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaching Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> de Dominique Reynié (36h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire du neutre. Politique et langage, de Paul Valéry à Guillaume Dustan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Science politique. Institut d'études politiques de Paris - Sciences Po, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025IEPP0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05535336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Quentin Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Szilagyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (93), 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études juives françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25 (6), 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire, la philosophie politique et l’École de Cambridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.093.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living Differently: Barthes, Foucault and the Ethics of Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wie zusammen leben? Idiorrhythmie als narratives Konzept in Literatur und Kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.111-130, 2025, 9783111354156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111364049-006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du neutre. Du silence au scandale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique et littérature aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann; Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-178, 2025, Des morales et des oeuvres, 9791037043115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.caval.2025.01.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la communauté au retrait du politique. Roland Barthes et Jean-Luc Nancy aux bords du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La communauté aujourd'hui. Autour de Jean-Luc Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.93-109, 2024, 9791037038142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.angel.2024.01.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être (ou ne pas être) un écrivain juif. Entretien avec Nelly Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.18227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mon essayer-savoir est indissociable d'une volonté de transmission », Entretien avec Maxime Decout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.18240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de « Gisèle Sapiro, Peut-on dissocier l’œuvre de l’auteur ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.712.0279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844610v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la littérature aux littératures, généalogie d’un territoire en pleine expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (10), pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.14034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aporie de l’impossible communauté : Bataille, Barthes et Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.293-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26522/vp.v18i2.3542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthes et l’utopie d’une « société d’amateurs » : l’impossibilité de faire œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’épreuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632307v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthes et l'idiorrythmie. Étude sur les Carnets du voyage en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (27), pp.175-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11894-7.p.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerisy, 40 ans plus tard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Notes de lecture, 20 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.12460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de « Gil Delannoi, La nation contre le nationalisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.684.0728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de « Emmanuelle Loyer, Une brève histoire culturelle de l’Europe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.139.0279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de « Danilo Martuccelli, La condition sociale moderne. L'avenir d'une inquiétude »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.24219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté désœuvrée, communauté idiorrythmique. Dialogue entre Barthes et Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à Jean-Luc Nancy. La communauté à venir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, École normale supérieure - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring racial discrimination: field experiments in the streets of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Aranguren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Laouénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Edelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intersectionnalité, un concept de sciences sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Lépinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Boutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 40 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels indicateurs pour mesurer le sexisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Durovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Della Sudda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnography of Organized Crime: The Case of Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Feltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Varese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 13 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de l’observation participante dans les partis de droite extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bellè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter auprès des femmes en niqab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès de Féo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Villechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment mesurer l’antisémitisme sur les réseaux sociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on se fier aux enquêtes en ligne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hoibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +3506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B39ABDE"/>
+    <w:nsid w:val="048554EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +3654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A3665445"/>
+    <w:nsid w:val="CFC4F9D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +3802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A440E6F"/>
+    <w:nsid w:val="7DB94914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +3950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EB056CEB"/>
+    <w:nsid w:val="B16973DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +4098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C3CEFD97"/>
+    <w:nsid w:val="5446962E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +4246,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="53789CB4"/>
+    <w:nsid w:val="CD2BD356"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +4492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imec-archives.com/qui-sommes-nous/communiques-de-presse/laureate-de-la-4e-bourse-olivier-corpet-pour-l-histoire-de-l-edition" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/lht/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue.roland-barthes.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Miranda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Szilagyi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Skinner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.093.0015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111364049-006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ethique-et-litterature-aujourd-hui-emiliano-cavaliere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.caval.2025.01.0159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.angel.2024.01.0093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wolf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18227" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18240" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03522861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844610v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.712.0279" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03522880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v18i2.3542" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03632307v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11894-7.p.0175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12460" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.684.0728" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618453v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.139.0279" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24219" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranguren" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laou&#233;nan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Edelmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore L&#233;pinard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Boutros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Feltran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Varese" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04724352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boullier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04725410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoibian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04725450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de F&#233;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Villechaise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04725481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bell&#232;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-05535336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IEPP0032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imec-archives.com/qui-sommes-nous/communiques-de-presse/laureate-de-la-4e-bourse-olivier-corpet-pour-l-histoire-de-l-edition" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/lht/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue.roland-barthes.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-05535336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IEPP0032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Miranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Szilagyi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Skinner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.093.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111364049-006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ethique-et-litterature-aujourd-hui-emiliano-cavaliere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.caval.2025.01.0159" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.angel.2024.01.0093" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wolf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18227" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18240" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844610v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.712.0279" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03522861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03522880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v18i2.3542" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03632307v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11894-7.p.0175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618431v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12460" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.684.0728" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.139.0279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24219" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aranguren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laou&#233;nan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Edelmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore L&#233;pinard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Boutros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04722107v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Feltran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Varese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04725481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bell&#232;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04725450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de F&#233;o" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Villechaise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04724352v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boullier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04725410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoibian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>