--- v1 (2026-04-22)
+++ v2 (2026-05-20)
@@ -3506,51 +3506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="048554EB"/>
+    <w:nsid w:val="0BF43CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3654,51 +3654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CFC4F9D4"/>
+    <w:nsid w:val="A2ED1657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3802,51 +3802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DB94914"/>
+    <w:nsid w:val="ECDF2794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3950,51 +3950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B16973DA"/>
+    <w:nsid w:val="77B38608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4098,51 +4098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5446962E"/>
+    <w:nsid w:val="80A395A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4246,51 +4246,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CD2BD356"/>
+    <w:nsid w:val="B09F0B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>