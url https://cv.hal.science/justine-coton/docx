--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1105,476 +1105,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité de l'analyse de mouvement de doigts par le capteur LeapMotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Microsoft Kinect and KinectLAB software as a clinical assessment tool of functional motor abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Veytizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vuillerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Handicap 2016 – 9ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Myology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355130v1</w:t>
+                <w:t xml:space="preserve">hal-01912307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Microsoft Kinect and KinectLAB software as a clinical assessment tool of functional motor abilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de faisabilité de l'analyse de mouvement de doigts par le capteur LeapMotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Veytizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Vuillerot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence Handicap 2016 – 9ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912307v1</w:t>
+                <w:t xml:space="preserve">hal-01355130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pilote pour l’utilisation de la Kinect V2 pour l’évaluation motrice des maladies neuromusculaires. Cas de la MFM.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KinectLAB for MFM Evaluation Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Veytizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vuillerot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Jeunes Chercheuses Jeunes Chercheurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.23</w:t>
+              <w:t xml:space="preserve">20th Int. Congress of World Muscle Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176187v1</w:t>
+                <w:t xml:space="preserve">hal-01911971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KinectLAB for MFM Evaluation Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude pilote pour l’utilisation de la Kinect V2 pour l’évaluation motrice des maladies neuromusculaires. Cas de la MFM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Veytizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Coton</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Int. Congress of World Muscle Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque "Jeunes Chercheuses Jeunes Chercheurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911971v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design for Disability: Integration of Human Factor for the Design of an Electro-mechanical Drum Stick System</w:t>
               </w:r>
@@ -2362,51 +2362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vincent-Genod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine de Lattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rippert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barriere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PEP.0000000000000968" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel de Gois Pinto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veytizou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.004717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillerot Carole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66146-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gomes Lisboa de Souza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daron Acemoglu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent-Genod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rippert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillerot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.193" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vincent-Genod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine de Lattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rippert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barriere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PEP.0000000000000968" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel de Gois Pinto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veytizou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.004717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillerot Carole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66146-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gomes Lisboa de Souza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daron Acemoglu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent-Genod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rippert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillerot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.193" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>