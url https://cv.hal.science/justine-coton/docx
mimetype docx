--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1105,243 +1105,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Microsoft Kinect and KinectLAB software as a clinical assessment tool of functional motor abilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de faisabilité de l'analyse de mouvement de doigts par le capteur LeapMotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Veytizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Vuillerot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence Handicap 2016 – 9ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912307v1</w:t>
+                <w:t xml:space="preserve">hal-01355130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité de l'analyse de mouvement de doigts par le capteur LeapMotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Microsoft Kinect and KinectLAB software as a clinical assessment tool of functional motor abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Veytizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vuillerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Handicap 2016 – 9ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Myology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355130v1</w:t>
+                <w:t xml:space="preserve">hal-01912307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KinectLAB for MFM Evaluation Scale</w:t>
               </w:r>
@@ -2362,51 +2362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vincent-Genod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine de Lattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rippert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barriere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PEP.0000000000000968" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel de Gois Pinto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veytizou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.004717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillerot Carole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66146-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gomes Lisboa de Souza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daron Acemoglu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent-Genod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rippert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillerot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.193" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vincent-Genod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine de Lattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tinat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rippert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barriere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PEP.0000000000000968" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel de Gois Pinto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veytizou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.004717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vuillerot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillerot Carole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66146-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gomes Lisboa de Souza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daron Acemoglu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent-Genod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rippert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillerot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.193" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>