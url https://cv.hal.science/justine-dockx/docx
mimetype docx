--- v0 (2026-04-05)
+++ v1 (2026-05-17)
@@ -106,177 +106,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jugement - Édité d'après le ms. Genève, Bibl. publ. et univ, français 179 bis</w:t>
+                <w:t xml:space="preserve">Le vallet qui d'aise a malaise se met - Édité d'après le ms. BnF fr. 12603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Durand Dockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215941v1</w:t>
+                <w:t xml:space="preserve">hal-05216403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vallet qui d'aise a malaise se met - Édité d'après le ms. BnF fr. 12603</w:t>
+                <w:t xml:space="preserve">Le jugement - Édité d'après le ms. Genève, Bibl. publ. et univ, français 179 bis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Durand Dockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216403v1</w:t>
+                <w:t xml:space="preserve">hal-05215941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le povre clerc - Édité et traduit d'après le ms. de Bern Burgerbibliothek 354</w:t>
               </w:r>
@@ -331,265 +331,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celui qui bota la pierre 2 - Édition, traduction et notes d'après le ms. BnF 2173</w:t>
+                <w:t xml:space="preserve">Lo con et lo vet et la soriz qui alerent vandangier - Édition, traduction et notes d'après le ms. Bern, Burgerbibliothek, Cod. 354</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Durand Dockx</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914755v1</w:t>
+                <w:t xml:space="preserve">hal-04915051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trois dames qui troverent l'anel 2 - Édition, traduction et notes d'après le ms. Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257</w:t>
+                <w:t xml:space="preserve">Celui qui bota la pierre 2 - Édition, traduction et notes d'après le ms. BnF 2173</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Durand Dockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914628v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lo con et lo vet et la soriz qui alerent vandangier - Édition, traduction et notes d'après le ms. Bern, Burgerbibliothek, Cod. 354</w:t>
+                <w:t xml:space="preserve">Les trois dames qui troverent l'anel 2 - Édition, traduction et notes d'après le ms. Berlin, Staatsbibliothek und Preussischer Kulturbesitz, Hamilton 257</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Durand Dockx</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Fritz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04915051v1</w:t>
+                <w:t xml:space="preserve">hal-04914628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chevaliers, les clercs et les vilains - Édition, traduction et notes d'après le ms. BnF fr. 837</w:t>
               </w:r>
@@ -1707,177 +1707,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W (Wautier) - Édition, traduction et notes d'après le manuscrit BnF fr. 12603</w:t>
+                <w:t xml:space="preserve">Fole larguesce - Édité d'après le ms. BnF fr. 1588</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Durand Dockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915885v1</w:t>
+                <w:t xml:space="preserve">hal-05215251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fole larguesce - Édité d'après le ms. BnF fr. 1588</w:t>
+                <w:t xml:space="preserve">W (Wautier) - Édition, traduction et notes d'après le manuscrit BnF fr. 12603</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pierreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Durand Dockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215251v1</w:t>
+                <w:t xml:space="preserve">hal-04915885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pré tondu - Édition, traduction et notes d'après le manuscrit de Bern, Burgerbibliothek, Cod. 354</w:t>
               </w:r>
@@ -1977,51 +1977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Durand Dockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://txm-bfm.huma-num.fr/txm/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2644,51 +2644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Durand Dockx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216403v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fritz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214497v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbellari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915885v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01825950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017VALE0038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Durand Dockx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fritz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915001v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214497v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbellari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01825950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017VALE0038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>