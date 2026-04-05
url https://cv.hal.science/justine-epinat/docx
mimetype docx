--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1040,295 +1040,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurturing the reading brain: home literacy practices are associated with children’s neural response to printed words through vocabulary skills</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Longo</w:t>
+                <w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41539-021-00112-9⟩</w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914953v1</w:t>
+                <w:t xml:space="preserve">hal-03366390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Croset</w:t>
+                <w:t xml:space="preserve">Nurturing the reading brain: home literacy practices are associated with children’s neural response to printed words through vocabulary skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bastelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Léone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t>
+              <w:t xml:space="preserve">npj Science of Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41539-021-00112-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366390v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Preschoolers Align Their Preferences With Those of a Powerful Individual?</w:t>
               </w:r>
@@ -1985,51 +1985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3287,191 +3287,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pré-enregistrement : pas difficile, très utile</w:t>
+                <w:t xml:space="preserve">Pre-registration: No pain, some gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chau Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication interne au CRNL</w:t>
+              <w:t xml:space="preserve">Internal communication at the CRNL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, BRON, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811262v2</w:t>
+                <w:t xml:space="preserve">hal-04811252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-registration: No pain, some gain</w:t>
+                <w:t xml:space="preserve">Le pré-enregistrement : pas difficile, très utile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chau Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internal communication at the CRNL</w:t>
+              <w:t xml:space="preserve">Communication interne au CRNL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, BRON, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811252v2</w:t>
+                <w:t xml:space="preserve">hal-04811262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3776,51 +3776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cowell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Triniol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chesnokova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2023.102328" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L&#233;one" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976211034498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5116/ijme.615e.c507" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255400" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Tricoche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-021-00112-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ogier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2020.607096" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107410" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2020.104827" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aguirre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Couderc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2017.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12678" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2018.10.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0911-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mounayar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435TV7QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gannier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315408000428" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3835B5A4FAEA522E99AACE124D638C5A138F8418/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03740153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811262v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chau Linh Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811252v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cowell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Triniol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chesnokova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2023.102328" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L&#233;one" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976211034498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5116/ijme.615e.c507" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255400" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Tricoche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-021-00112-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ogier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2020.607096" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107410" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2020.104827" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aguirre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Couderc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2017.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12678" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2018.10.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0911-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mounayar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435TV7QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gannier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315408000428" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3835B5A4FAEA522E99AACE124D638C5A138F8418/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03740153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811252v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chau Linh Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811262v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>