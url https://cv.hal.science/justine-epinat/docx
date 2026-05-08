--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -638,185 +638,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does nonviolent communication education improve empathy in French medical students?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Preschoolers Align Their Preferences With Those of a Powerful Individual?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Triniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Duguet</w:t>
+                <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.205-218. </w:t>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.607096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5116/ijme.615e.c507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2020.607096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417315v1</w:t>
+                <w:t xml:space="preserve">hal-03505191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between home numeracy practices and a variety of math skills in elementary school children</w:t>
+                <w:t xml:space="preserve">Nurturing the reading brain: home literacy practices are associated with children’s neural response to printed words through vocabulary skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléa Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bastelica</w:t>
@@ -851,374 +851,374 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0255400. </w:t>
+              <w:t xml:space="preserve">npj Science of Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41539-021-00112-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366379v1</w:t>
+                <w:t xml:space="preserve">hal-03914953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer Presence Effect on Numerosity and Phonological Comparisons in 4th Graders: When Working with a SchoolMate Makes Children More Adult-like</w:t>
+                <w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Tricoche</w:t>
+                <w:t xml:space="preserve">Philippine Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Reynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pélisson</w:t>
+                <w:t xml:space="preserve">Ira Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology10090902⟩</w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373967v1</w:t>
+                <w:t xml:space="preserve">hal-03366390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Montessori Education on the Academic, Cognitive, and Social Development of Disadvantaged Preschoolers: A Randomized Controlled Study in the French Public‐School System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peer Presence Effect on Numerosity and Phonological Comparisons in 4th Graders: When Working with a SchoolMate Makes Children More Adult-like</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
+                <w:t xml:space="preserve">Leslie Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Van Der Henst</w:t>
+                <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ira Noveck</w:t>
+                <w:t xml:space="preserve">Amélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Caroline Croset</w:t>
+                <w:t xml:space="preserve">Denis Pélisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (5), pp.2069-2088. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cdev.13575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology10090902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366390v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurturing the reading brain: home literacy practices are associated with children’s neural response to printed words through vocabulary skills</w:t>
+                <w:t xml:space="preserve">The relation between home numeracy practices and a variety of math skills in elementary school children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléa Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bastelica</w:t>
@@ -1253,216 +1253,216 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (1), pp.34. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0255400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41539-021-00112-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914953v1</w:t>
+                <w:t xml:space="preserve">hal-03366379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Preschoolers Align Their Preferences With Those of a Powerful Individual?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does nonviolent communication education improve empathy in French medical students?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawan Charafeddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Triniol</w:t>
+                <w:t xml:space="preserve">François Quesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ogier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Epinat</w:t>
+                <w:t xml:space="preserve">Alexandre Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.607096. </w:t>
+              <w:t xml:space="preserve">International Journal of Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.205-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feduc.2020.607096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5116/ijme.615e.c507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505191v1</w:t>
+                <w:t xml:space="preserve">hal-03417315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural representations of transitive relations predict current and future math calculation skills in children</w:t>
               </w:r>
@@ -1985,51 +1985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Noveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2496,51 +2496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Neumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2604,51 +2604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural impact of a double dopaminergic and serotonergic lesion in the non-human primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2894,51 +2894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mounayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3014,51 +3014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuvier's beaked whale distribution in the Mediterranean Sea: results from small boat surveys 1996–2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 88 (6), pp.1245-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3136,90 +3136,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir a-t-il un genre ? Représentations des relations de pouvoir entre les genres pendant l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Triniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3489,103 +3489,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Presence Effect on Numeracy and Literacy in 4th Graders: When Working With a Schoolmate Makes Children More Adult-Like</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pélisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3776,51 +3776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cowell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Triniol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chesnokova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2023.102328" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L&#233;one" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976211034498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5116/ijme.615e.c507" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255400" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Tricoche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-021-00112-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ogier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2020.607096" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107410" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2020.104827" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aguirre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Couderc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2017.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12678" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2018.10.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0911-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mounayar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435TV7QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gannier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315408000428" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3835B5A4FAEA522E99AACE124D638C5A138F8418/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03740153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811252v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chau Linh Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811262v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rossignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cowell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyi Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Triniol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0002103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chesnokova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2023.102328" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L&#233;one" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976211034498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ogier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2020.607096" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-021-00112-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Courtier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van Der Henst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13575" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373967v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Tricoche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Monfardini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10090902" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255400" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5116/ijme.615e.c507" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107410" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2020.104827" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aguirre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Couderc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2017.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12678" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2018.10.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0911-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mounayar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435TV7QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gannier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315408000428" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3835B5A4FAEA522E99AACE124D638C5A138F8418/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03740153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811252v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chau Linh Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811262v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>