--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1163,222 +1163,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viande et les produits du porc : comment satisfaire des attentes qualitatives variées ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation du métabolisme énergétique du porc au cours de la croissance et production de viande porcine de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (2), pp.111-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3017⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.369-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.5.3040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211005v1</w:t>
+                <w:t xml:space="preserve">hal-02630724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du métabolisme énergétique du porc au cours de la croissance et production de viande porcine de qualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La viande et les produits du porc : comment satisfaire des attentes qualitatives variées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (5), pp.369-382. </w:t>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.111-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.5.3040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630724v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités des viandes : influences des caractéristiques des animaux et de leurs conditions d'élevage</w:t>
               </w:r>
@@ -1890,234 +1890,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORIGAMI, un consortium interdisciplinaire pour identifier les freins et les leviers au développement de la production porcine biologique</w:t>
+                <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire METABIO 2025. Explorons ensemble l’hypothèse où l’AB deviendrait majoritaire sur le territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084773v1</w:t>
+                <w:t xml:space="preserve">hal-05282761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
+                <w:t xml:space="preserve">ORIGAMI, un consortium interdisciplinaire pour identifier les freins et les leviers au développement de la production porcine biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Séminaire METABIO 2025. Explorons ensemble l’hypothèse où l’AB deviendrait majoritaire sur le territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282761v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How farmers communicate with society about their job and livestock's pratices?</w:t>
               </w:r>
@@ -4393,320 +4393,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to divergent selection for residual feed intake in growing pigs, consequences on porkgrowing pigs, consequences on pork</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Réversibilité des effets d'une température d'élevage basse sur le métabolisme musculaire et la qualité de la viande chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Annual Meeting of the European Association for Animal Production, 18, 2012, Book of Abstracts of the 63rd Meeting of the EAAP</w:t>
+              <w:t xml:space="preserve">14èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Caen (FR), France. Hors-série, pp.165-166, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407002v1</w:t>
+                <w:t xml:space="preserve">hal-00841100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réversibilité des effets d'une température d'élevage basse sur le métabolisme musculaire et la qualité de la viande chez le porc</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ecolan</w:t>
+                <w:t xml:space="preserve">Responses to divergent selection for residual feed intake in growing pigs, consequences on porkgrowing pigs, consequences on pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Caen (FR), France. Hors-série, pp.165-166, 2012</w:t>
+              <w:t xml:space="preserve">63rd Annual Meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Annual Meeting of the European Association for Animal Production, 18, 2012, Book of Abstracts of the 63rd Meeting of the EAAP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841100v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pork quality differences between lines divergently selected for residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4921,168 +4921,138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport d'un parcours artistique pour parler des préoccupations sociétales autour de l'élevage porcin auprès des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Céline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Baheu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
+              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364797v1</w:t>
+                <w:t xml:space="preserve">hal-04972215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour la circularité et l'ancrage territoriale des élevages porcins biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5098,208 +5068,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Porc Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Itab; Ifip, Nov 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d'un parcours artistique pour parler des préoccupations sociétales autour de l'élevage porcin auprès des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Faure</w:t>
+                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Martel</w:t>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Baheu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972215v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer une pratique artistique dans une progression pédagogique pour préparer les futurs ingénieurs agronomes à la complexité des enjeux sociétaux : l'élevage au coeur d'un procès théâtral fictif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur (QPES 2025) : écosystèmes de formation pour quelle(s) transformations(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5531,51 +5531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious game: a cutting-edge tool for stakeholders to redesign livestock systems towards agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7099,351 +7099,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs pour discriminer des classes de qualité sensorielle et technologique des viandes de porc</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typology of the Noir de Bigorre pig farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maela Kloareg</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International symposium on the mediterranean pig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Portalegre, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742937v1</w:t>
+                <w:t xml:space="preserve">hal-02801698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of the Noir de Bigorre pig farming systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life Cycle Assessment of pig production systems of the Noir de Bigorre pork chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fonseca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International symposium on the mediterranean pig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Portalegre, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801698v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment of pig production systems of the Noir de Bigorre pork chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+                <w:t xml:space="preserve">Biomarqueurs pour discriminer des classes de qualité sensorielle et technologique des viandes de porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Rouillon</w:t>
+                <w:t xml:space="preserve">Rosa Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International symposium on the mediterranean pig</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Portalegre, Portugal</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795875v1</w:t>
+                <w:t xml:space="preserve">hal-02742937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, carcass and meat quality of Gascon pigs produced according to the Noir de Bigorre PDO specifications: variability and influence of local feeding resources on phenotypic pigs</w:t>
               </w:r>
@@ -7544,234 +7544,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of RFI on energy metabolism and meat quality and implications for pig production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divergence in residual feed intake (RFI) and tissue energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Ames, Iowa, United States. 23 diapositives</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Ames, United States. 22 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603468v1</w:t>
+                <w:t xml:space="preserve">hal-01210939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence in residual feed intake (RFI) and tissue energy metabolism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of RFI on energy metabolism and meat quality and implications for pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Ames, United States. 22 diapositives</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Ames, Iowa, United States. 23 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210939v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une sélection sur la consommation alimentaire résiduelle chez le porc en croissance pour concilier efficacité alimentaire, qualité des viandes et impact environnemental</w:t>
               </w:r>
@@ -8184,51 +8184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. International Congress of Meat Science and Technology (ICOMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8695,51 +8695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9222,51 +9222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dauny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gontier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art06-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art07" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rivera-Toapanta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170521000363" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191196642666567E12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5828" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dumnyl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Hoareau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Leverrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#8217;hotelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Machefaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Consortium Origami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2022.org" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;ka Toma&#382;in" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font-I-Furnols" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738351v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenoir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Mercat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455937v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguilera-Charles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455932v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295411.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210650v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841100v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europeangrassland.org/fileadmin/media/EGF2010_GSE_vol15.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baheu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Varela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502079v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Utzeri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742937v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801698v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795875v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouillon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603468v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210939v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745202v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Kouba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841082v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefaucheur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonhomme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749265v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197836v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197827v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515808v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Cadre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836583v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2j13-zg16" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806655v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dauny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gontier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art06-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art07" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rivera-Toapanta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170521000363" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191196642666567E12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5828" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084773v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dumnyl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Hoareau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Leverrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#8217;hotelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Machefaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Consortium Origami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2022.org" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;ka Toma&#382;in" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font-I-Furnols" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738351v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenoir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Mercat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455937v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguilera-Charles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455932v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295411.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210650v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europeangrassland.org/fileadmin/media/EGF2010_GSE_vol15.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baheu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Varela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502079v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Utzeri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801698v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouillon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742937v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210939v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603468v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745202v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Kouba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841082v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefaucheur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonhomme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749265v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197836v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197827v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515808v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Cadre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836583v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2j13-zg16" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806655v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>