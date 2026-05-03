--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1163,222 +1163,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du métabolisme énergétique du porc au cours de la croissance et production de viande porcine de qualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La viande et les produits du porc : comment satisfaire des attentes qualitatives variées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (5), pp.369-382. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.5.3040⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.111-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630724v1</w:t>
+                <w:t xml:space="preserve">hal-01211005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viande et les produits du porc : comment satisfaire des attentes qualitatives variées ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation du métabolisme énergétique du porc au cours de la croissance et production de viande porcine de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (2), pp.111-114. </w:t>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.369-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.5.3040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211005v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités des viandes : influences des caractéristiques des animaux et de leurs conditions d'élevage</w:t>
               </w:r>
@@ -1753,106 +1753,3822 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la circularité et l'ancrage territoriale des élevages porcins biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Technique Porc Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Itab; Ifip, Nov 2025, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport d'un parcours artistique pour parler des préoccupations sociétales autour de l'élevage porcin auprès des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baheu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer une pratique artistique dans une progression pédagogique pour préparer les futurs ingénieurs agronomes à la complexité des enjeux sociétaux : l'élevage au coeur d'un procès théâtral fictif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baheu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur (QPES 2025) : écosystèmes de formation pour quelle(s) transformations(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels sont les freins et les leviers au développement du porc Bio ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Technique Porc Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP; ITAB, Nov 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van Vooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious game: a cutting-edge tool for stakeholders to redesign livestock systems towards agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda G Moojen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic pig and poultry production: what are the animal welfare challenges?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Väre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parrott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic World Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which pedagogical approach at master level to enable future stakeholders of animal food chain to act for organic transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Kouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation économique de la demande sociale pour des caractéristiques clés de la filière Noir de Bigorre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Louey (65), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation multicritère de la durabilité d’un système de production porcine traditionnel utilisant une race locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer sur les animaux et les élevages dans les sociétés : création de jeux par des étudiants pour des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valorisation d'initiatives pédagogiques 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA in TREASURE project. Activities and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TREASURE congerence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes de production basés sur des races locales de porcs et demande sociétale pour la fourniture de biens publics : le cas de la filière Noir de Bigorre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes de production basés sur des races locales de porcs et demande sociétale pour la fourniture de biens publics : le cas de la filière Noir de Bigorre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51. Journées de la recherchepPorcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP - Institut du Porc; Inra, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic valuation of social demand for key features of the Noir de Bigorre pork production chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental impacts of pig production systems relying on European local breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.J. Utzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Batorek Lukač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urška Tomažin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular biomarkers as predictors of sensory and technological pork quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Fatty pig science and utilization international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Badajoz, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typology of the Noir de Bigorre pig farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International symposium on the mediterranean pig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Portalegre, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life Cycle Assessment of pig production systems of the Noir de Bigorre pork chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International symposium on the mediterranean pig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Portalegre, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomarqueurs pour discriminer des classes de qualité sensorielle et technologique des viandes de porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth, carcass and meat quality of Gascon pigs produced according to the Noir de Bigorre PDO specifications: variability and influence of local feeding resources on phenotypic pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herveline Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International symposium on the mediterranean pig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Portalegre, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divergence in residual feed intake (RFI) and tissue energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ames, United States. 22 diapositives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of RFI on energy metabolism and meat quality and implications for pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ames, Iowa, United States. 23 diapositives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pig adaptation to cold environment enhances oxidative and glycolytic Longissimus muscle metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Ecolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Kouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une sélection sur la consommation alimentaire résiduelle chez le porc en croissance pour concilier efficacité alimentaire, qualité des viandes et impact environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris (FR), France. pp.25-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pork quality differences between lines divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ghent (BE), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adenosine monophosphate-activated protein kinase status modulates kinetics of post-mortem pH decline and meat quality in pig Longissimus muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Ecolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57. International Congress of Meat Science and Technology (ICOMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation des exploitations laitières aux aléas climatiques et économiques à différents pas de temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Agir en situation d’incertitude » (ASI) "Quelles constructions individuelles et collectives des régimes de protection et d’adaptation en agriculture?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grassland in Pays de Caux (France): balancing trade off between livestock feeding and decreasing runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation Grassland in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, KIEL, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour l'herbe dans les élevages bovins laitiers en régions de polyculture élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. 470 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLIAGES : Pour La cIrcularité et l’Ancrage territorial des Elevages porcinS biologiqueS</w:t>
+                <w:t xml:space="preserve">ORIGAMI, un consortium interdisciplinaire pour identifier les freins et les leviers au développement de la production porcine biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
@@ -1860,206 +5576,206 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire METABIO 2025. Explorons ensemble l’hypothèse où l’AB deviendrait majoritaire sur le territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084680v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORIGAMI, un consortium interdisciplinaire pour identifier les freins et les leviers au développement de la production porcine biologique</w:t>
+                <w:t xml:space="preserve">PLIAGES : Pour La cIrcularité et l’Ancrage territorial des Elevages porcinS biologiqueS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
@@ -2067,479 +5783,479 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire METABIO 2025. Explorons ensemble l’hypothèse où l’AB deviendrait majoritaire sur le territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084773v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How farmers communicate with society about their job and livestock's pratices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Dumnyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. Wageningen Academic Publishers, 39, pp.239, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des principaux freins et leviers à la conversion et à l'installation en agriculture biologique des élevages porcins français du point de vue des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile M.D. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Terzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Usai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Animal science proceedings, 15 (4), pp.357-358 | 304, 2024, 56èmes Journées de la recherche porcine. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un ABCDaire pour comprendre les spécificités du porc biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L’hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëliss Machefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.35-36 | 671, 2023, 55èmes Journées de la recherche porcine. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers and levers for the development of organic pig farming in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2548,642 +6264,642 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Durpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Consortium Origami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Book of abstracts, 28, pp.715, 2022, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORIGAMI, un consortium interdisciplinaire pour identifier les freins et les leviers au développement de la production porcine biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.65-66, 2022, 54èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet européen multi-acteurs TREASURE : diversité des races locales de porcs et des systèmes de production pour des produits traditionnels de qualité élevée et des filières porcines durables</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
+                <w:t xml:space="preserve">Évaluation environnementale de systèmes traditionnels de production de porcs utilisant des races locales en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Batorek-Lukač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urška Tomažin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Joe Utzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">51èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738056v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation environnementale de systèmes traditionnels de production de porcs utilisant des races locales en Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerio Joe Utzeri</w:t>
+                <w:t xml:space="preserve">Projet européen multi-acteurs TREASURE : diversité des races locales de porcs et des systèmes de production pour des produits traditionnels de qualité élevée et des filières porcines durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737490v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boîte à outils pour l’évaluation des qualités des carcasses et des dimensions sensorielles, nutritionnelles et technologiques des viandes et produits transformés de porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Font-I-Furnols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFIP, INRA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 51, pp.233-234, 2019, 51èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qualitative and participative approach to analyse different strategies of valorization of Noir de Bigorre pork chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3202,936 +6918,936 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X. International symposium of mediterranean pig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Florence, Italy. Università degli Studi di Firenze, 2019, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated evaluation of the sustainability of the Noir de Bigorre pork chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of PDO Noir de Bigorre pork products according to pig feeding and season in extensive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Mercat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of e-learning resources by/for users: a win-win project for teachers ans students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aguilera-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU-PLF e-course: a free on-line e-course to understand concepts of precision livestock farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular biomarkers to discriminate pork quality classes based on sensory and technological attributes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of high throughput methods to predict pork quality at industrial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International congress of meat science and technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. , 2015, Proceedings ICoMST 2015</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21, 2015, EAAP Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211009v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of high throughput methods to predict pork quality at industrial scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular biomarkers to discriminate pork quality classes based on sensory and technological attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëla Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21, 2015, EAAP Book of Abstracts</w:t>
+              <w:t xml:space="preserve">61. International congress of meat science and technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. , 2015, Proceedings ICoMST 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202147v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cold rearing temperature on meat quality parameters on loin and ham muscles in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4160,553 +7876,553 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle biomarkers to differentiate pork quality categories based on industry and consumer demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance du porc à une température d'élevage basse : effets sur les performances et la composition corporelle</w:t>
+                <w:t xml:space="preserve">Réversibilité des effets d'une température d'élevage basse sur le métabolisme musculaire et la qualité de la viande chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ecolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris (FR), France. IFIP - Institut du Porc, 44, pp.281-282, 2012</w:t>
+              <w:t xml:space="preserve">14èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Caen (FR), France. Hors-série, pp.165-166, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841099v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réversibilité des effets d'une température d'élevage basse sur le métabolisme musculaire et la qualité de la viande chez le porc</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ecolan</w:t>
+                <w:t xml:space="preserve">Responses to divergent selection for residual feed intake in growing pigs, consequences on porkgrowing pigs, consequences on pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Caen (FR), France. Hors-série, pp.165-166, 2012</w:t>
+              <w:t xml:space="preserve">63rd Annual Meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Annual Meeting of the European Association for Animal Production, 18, 2012, Book of Abstracts of the 63rd Meeting of the EAAP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841100v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to divergent selection for residual feed intake in growing pigs, consequences on porkgrowing pigs, consequences on pork</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Croissance du porc à une température d'élevage basse : effets sur les performances et la composition corporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Kouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Annual Meeting of the European Association for Animal Production, 18, 2012, Book of Abstracts of the 63rd Meeting of the EAAP</w:t>
+              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris (FR), France. IFIP - Institut du Porc, 44, pp.281-282, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407002v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pork quality differences between lines divergently selected for residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4738,3894 +8454,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. International Congress of Meat Science and Technology (ICOMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. , 2011, 57th ICoMST : Global challenges to production,processing and consumption of meat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grassland in Pays de Caux (France) : balancing trade off between livestock feeding and decreasing runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Kiel, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecke Druck und Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grassland Science in Europe, 15, 2010, Grassland Science in Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198126v1</w:t>
-              </w:r>
-[...3714 lines deleted...]
-                <w:t xml:space="preserve">hal-01197921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8695,51 +8695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8800,64 +8800,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 32 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9222,51 +9222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dauny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gontier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art06-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art07" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rivera-Toapanta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170521000363" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191196642666567E12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5828" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084773v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dumnyl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Hoareau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Leverrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#8217;hotelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Machefaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Consortium Origami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2022.org" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;ka Toma&#382;in" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font-I-Furnols" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738351v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenoir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Mercat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455937v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguilera-Charles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455932v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295411.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210650v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europeangrassland.org/fileadmin/media/EGF2010_GSE_vol15.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baheu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Varela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502079v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Utzeri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801698v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouillon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742937v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210939v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603468v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745202v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Kouba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841082v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefaucheur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonhomme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749265v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197836v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197827v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515808v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Cadre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836583v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2j13-zg16" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806655v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dauny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gontier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art06-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art07" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rivera-Toapanta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170521000363" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191196642666567E12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5828" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baheu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738085v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Varela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Utzeri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;ka Toma&#382;in" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801698v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Kouba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefaucheur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonhomme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197827v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084680v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282801v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dumnyl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Hoareau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384811v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Leverrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#8217;hotelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Machefaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.038" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Consortium Origami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2022.org" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737490v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738090v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font-I-Furnols" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410524v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595293v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenoir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Mercat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455937v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguilera-Charles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202147v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295411.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211009v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841100v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749586v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europeangrassland.org/fileadmin/media/EGF2010_GSE_vol15.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515808v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Cadre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836583v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2j13-zg16" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806655v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>