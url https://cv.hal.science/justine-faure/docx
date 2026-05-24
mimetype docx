--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,360 +100,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm validation of a feeding strategy improving nutritional and technological quality of meat from Duroc crossbred pigs and contributing to relocating feed resources</w:t>
+                <w:t xml:space="preserve">Designing and evaluating livestock farming systems that promote biodiversity: example of a student project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Faure</w:t>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Labussière</w:t>
+                <w:t xml:space="preserve">Maylis Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lorraine Dauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2026.100129⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 104, pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol104-art06-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523024v1</w:t>
+                <w:t xml:space="preserve">hal-05494620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and evaluating livestock farming systems that promote biodiversity: example of a student project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On-farm validation of a feeding strategy improving nutritional and technological quality of meat from Duroc crossbred pigs and contributing to relocating feed resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Dauny</w:t>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gontier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 104, pp.61-72. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.100129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol104-art06-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2026.100129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494620v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir et évaluer des systèmes d'élevages favorables à la biodiversité : exemple d'un projet d'étudiant(e)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Faure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Dauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 104, pp.79-90. </w:t>
@@ -491,51 +491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels défis au développement de la production porcine en agriculture biologique en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1163,252 +1163,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viande et les produits du porc : comment satisfaire des attentes qualitatives variées ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adaptation du métabolisme énergétique du porc au cours de la croissance et production de viande porcine de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (2), pp.111-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3017⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.369-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.5.3040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211005v1</w:t>
+                <w:t xml:space="preserve">hal-02630724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du métabolisme énergétique du porc au cours de la croissance et production de viande porcine de qualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La viande et les produits du porc : comment satisfaire des attentes qualitatives variées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (5), pp.369-382. </w:t>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.111-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.5.3040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630724v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités des viandes : influences des caractéristiques des animaux et de leurs conditions d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1502,64 +1502,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic adaptation of two pig muscles to cold rearing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1636,51 +1636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of divergent selection for residual feed intake in pigs on muscle energy metabolism and meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,467 +1808,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégrer une pratique artistique dans une progression pédagogique pour préparer les futurs ingénieurs agronomes à la complexité des enjeux sociétaux : l'élevage au coeur d'un procès théâtral fictif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Céline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Baheu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
+              <w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur (QPES 2025) : écosystèmes de formation pour quelle(s) transformations(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364797v1</w:t>
+                <w:t xml:space="preserve">hal-05282738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour la circularité et l'ancrage territoriale des élevages porcins biologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apport d'un parcours artistique pour parler des préoccupations sociétales autour de l'élevage porcin auprès des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Porc Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Itab; Ifip, Nov 2025, Le Mans, France</w:t>
+              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385372v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d'un parcours artistique pour parler des préoccupations sociétales autour de l'élevage porcin auprès des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Faure</w:t>
+                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Martel</w:t>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Baheu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972215v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer une pratique artistique dans une progression pédagogique pour préparer les futurs ingénieurs agronomes à la complexité des enjeux sociétaux : l'élevage au coeur d'un procès théâtral fictif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour la circularité et l'ancrage territoriale des élevages porcins biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Faure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Baheu</w:t>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur (QPES 2025) : écosystèmes de formation pour quelle(s) transformations(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée Technique Porc Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Itab; Ifip, Nov 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282738v1</w:t>
+                <w:t xml:space="preserve">hal-05385372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les freins et les leviers au développement du porc Bio ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Porc Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP; ITAB, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2418,64 +2418,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious game: a cutting-edge tool for stakeholders to redesign livestock systems towards agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda G Moojen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2520,307 +2520,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic pig and poultry production: what are the animal welfare challenges?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Rocchi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martina Re</w:t>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Väre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parrott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">Organic World Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+                <w:t xml:space="preserve">hal-03761026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic pig and poultry production: what are the animal welfare challenges?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Parrott</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic World Congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761026v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which pedagogical approach at master level to enable future stakeholders of animal food chain to act for organic transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2895,618 +2895,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique de la demande sociale pour des caractéristiques clés de la filière Noir de Bigorre</w:t>
+                <w:t xml:space="preserve">Systèmes de production basés sur des races locales de porcs et demande sociétale pour la fourniture de biens publics : le cas de la filière Noir de Bigorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+                <w:t xml:space="preserve">Elsa Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Louey (65), France</w:t>
+              <w:t xml:space="preserve">51. Journées de la recherchepPorcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP - Institut du Porc; Inra, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453495v1</w:t>
+                <w:t xml:space="preserve">hal-02502079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multicritère de la durabilité d’un système de production porcine traditionnel utilisant une race locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation économique de la demande sociale pour des caractéristiques clés de la filière Noir de Bigorre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Louey (65), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738374v1</w:t>
+                <w:t xml:space="preserve">hal-02453495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer sur les animaux et les élevages dans les sociétés : création de jeux par des étudiants pour des étudiants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évaluation multicritère de la durabilité d’un système de production porcine traditionnel utilisant une race locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valorisation d'initiatives pédagogiques 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410523v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INRA in TREASURE project. Activities and results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Communiquer sur les animaux et les élevages dans les sociétés : création de jeux par des étudiants pour des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREASURE congerence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Valorisation d'initiatives pédagogiques 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790935v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de production basés sur des races locales de porcs et demande sociétale pour la fourniture de biens publics : le cas de la filière Noir de Bigorre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INRA in TREASURE project. Activities and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Varela</w:t>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">TREASURE congerence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738085v1</w:t>
+                <w:t xml:space="preserve">hal-02790935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de production basés sur des races locales de porcs et demande sociétale pour la fourniture de biens publics : le cas de la filière Noir de Bigorre</w:t>
               </w:r>
@@ -3518,120 +3518,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la recherchepPorcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP - Institut du Porc; Inra, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502079v1</w:t>
+                <w:t xml:space="preserve">hal-02738085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic valuation of social demand for key features of the Noir de Bigorre pork production chain</w:t>
               </w:r>
@@ -3643,77 +3643,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t>
@@ -3742,64 +3742,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of pig production systems relying on European local breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.J. Utzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,90 +3867,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular biomarkers as predictors of sensory and technological pork quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3992,64 +3992,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of the Noir de Bigorre pig farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4113,64 +4113,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International symposium on the mediterranean pig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Portalegre, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4195,90 +4195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs pour discriminer des classes de qualité sensorielle et technologique des viandes de porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4316,90 +4316,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, carcass and meat quality of Gascon pigs produced according to the Noir de Bigorre PDO specifications: variability and influence of local feeding resources on phenotypic pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herveline Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Mercat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4450,90 +4450,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergence in residual feed intake (RFI) and tissue energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Ames, United States. 22 diapositives</w:t>
@@ -4562,64 +4562,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of RFI on energy metabolism and meat quality and implications for pig production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Ames, Iowa, United States. 23 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4644,64 +4644,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig adaptation to cold environment enhances oxidative and glycolytic Longissimus muscle metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4769,64 +4769,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une sélection sur la consommation alimentaire résiduelle chez le porc en croissance pour concilier efficacité alimentaire, qualité des viandes et impact environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4894,51 +4894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pork quality differences between lines divergently selected for residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5019,103 +5019,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenosine monophosphate-activated protein kinase status modulates kinetics of post-mortem pH decline and meat quality in pig Longissimus muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. International Congress of Meat Science and Technology (ICOMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5134,385 +5134,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des exploitations laitières aux aléas climatiques et économiques à différents pas de temps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grassland in Pays de Caux (France): balancing trade off between livestock feeding and decreasing runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Brigitte Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mathieu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Agir en situation d’incertitude » (ASI) "Quelles constructions individuelles et collectives des régimes de protection et d’adaptation en agriculture?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation Grassland in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, KIEL, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197836v1</w:t>
+                <w:t xml:space="preserve">hal-01197827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland in Pays de Caux (France): balancing trade off between livestock feeding and decreasing runoff</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quel avenir pour l'herbe dans les élevages bovins laitiers en régions de polyculture élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation Grassland in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, KIEL, Germany</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. 470 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197827v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour l'herbe dans les élevages bovins laitiers en régions de polyculture élevage ?</w:t>
+                <w:t xml:space="preserve">Adaptation des exploitations laitières aux aléas climatiques et économiques à différents pas de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. 470 p</w:t>
+              <w:t xml:space="preserve">Colloque « Agir en situation d’incertitude » (ASI) "Quelles constructions individuelles et collectives des régimes de protection et d’adaptation en agriculture?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197921v1</w:t>
+                <w:t xml:space="preserve">hal-01197836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5524,277 +5524,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORIGAMI, un consortium interdisciplinaire pour identifier les freins et les leviers au développement de la production porcine biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Faure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire METABIO 2025. Explorons ensemble l’hypothèse où l’AB deviendrait majoritaire sur le territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084773v1</w:t>
+                <w:t xml:space="preserve">hal-05282761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ORIGAMI, un consortium interdisciplinaire pour identifier les freins et les leviers au développement de la production porcine biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Faure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Séminaire METABIO 2025. Explorons ensemble l’hypothèse où l’AB deviendrait majoritaire sur le territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282761v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLIAGES : Pour La cIrcularité et l’Ancrage territorial des Elevages porcinS biologiqueS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire METABIO 2025. Explorons ensemble l’hypothèse où l’AB deviendrait majoritaire sur le territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5819,90 +5819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How farmers communicate with society about their job and livestock's pratices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Dumnyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6225,64 +6225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers and levers for the development of organic pig farming in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Durpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6359,64 +6359,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORIGAMI, un consortium interdisciplinaire pour identifier les freins et les leviers au développement de la production porcine biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6454,64 +6454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation environnementale de systèmes traditionnels de production de porcs utilisant des races locales en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Batorek-Lukač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6579,103 +6579,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet européen multi-acteurs TREASURE : diversité des races locales de porcs et des systèmes de production pour des produits traditionnels de qualité élevée et des filières porcines durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
@@ -6698,277 +6698,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boîte à outils pour l’évaluation des qualités des carcasses et des dimensions sensorielles, nutritionnelles et technologiques des viandes et produits transformés de porc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A qualitative and participative approach to analyse different strategies of valorization of Noir de Bigorre pork chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 51, pp.233-234, 2019, 51èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">X. International symposium of mediterranean pig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Florence, Italy. Università degli Studi di Firenze, 2019, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738090v1</w:t>
+                <w:t xml:space="preserve">hal-02410524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative and participative approach to analyse different strategies of valorization of Noir de Bigorre pork chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Boîte à outils pour l’évaluation des qualités des carcasses et des dimensions sensorielles, nutritionnelles et technologiques des viandes et produits transformés de porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Font-I-Furnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFIP, INRA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X. International symposium of mediterranean pig</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Florence, Italy. Università degli Studi di Firenze, 2019, Book of abstracts</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 51, pp.233-234, 2019, 51èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410524v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
               </w:r>
@@ -7079,77 +7079,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated evaluation of the sustainability of the Noir de Bigorre pork chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7187,90 +7187,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of PDO Noir de Bigorre pork products according to pig feeding and season in extensive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Mercat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7308,51 +7308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of e-learning resources by/for users: a win-win project for teachers ans students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7433,77 +7433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU-PLF e-course: a free on-line e-course to understand concepts of precision livestock farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7571,51 +7571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of high throughput methods to predict pork quality at industrial scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7696,90 +7696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular biomarkers to discriminate pork quality classes based on sensory and technological attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëla Kloareg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7817,77 +7817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cold rearing temperature on meat quality parameters on loin and ham muscles in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7912,77 +7912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle biomarkers to differentiate pork quality categories based on industry and consumer demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8007,51 +8007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réversibilité des effets d'une température d'élevage basse sur le métabolisme musculaire et la qualité de la viande chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8257,90 +8257,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance du porc à une température d'élevage basse : effets sur les performances et la composition corporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Kouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris (FR), France. IFIP - Institut du Porc, 44, pp.281-282, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8365,64 +8365,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pork quality differences between lines divergently selected for residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8490,90 +8490,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grassland in Pays de Caux (France) : balancing trade off between livestock feeding and decreasing runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Kiel, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8695,51 +8695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8774,64 +8774,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABcdaire : dis-moi tout sur le porc bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8888,51 +8888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d’évolution des exploitations d’élevage dans le Pays de Caux et conséquences sur l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8982,51 +8982,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme énergétique musculaire, homéostasie et qualités des viandes chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9222,51 +9222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dauny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gontier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art06-GB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art07" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rivera-Toapanta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170521000363" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191196642666567E12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5828" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baheu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738085v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Varela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Utzeri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;ka Toma&#382;in" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801698v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Kouba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefaucheur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonhomme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197827v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084680v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282801v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dumnyl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Hoareau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384811v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Leverrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#8217;hotelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Machefaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.038" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Consortium Origami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2022.org" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737490v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738090v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font-I-Furnols" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410524v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595293v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenoir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Mercat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455937v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguilera-Charles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202147v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295411.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211009v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841100v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749586v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europeangrassland.org/fileadmin/media/EGF2010_GSE_vol15.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515808v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Cadre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836583v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2j13-zg16" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806655v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dauny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gontier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art06-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art07" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rivera-Toapanta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170521000363" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191196642666567E12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5828" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baheu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna V&#228;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parrott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Varela" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738374v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Utzeri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek Luka&#269;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;ka Toma&#382;in" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801698v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Kouba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefaucheur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonhomme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197921v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197836v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084680v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282801v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dumnyl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Hoareau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384811v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Dupuis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Leverrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L&#8217;hotelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Machefaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.038" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Consortium Origami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2022.org" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737490v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738090v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font-I-Furnols" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595293v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenoir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Mercat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455937v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jalam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aguilera-Charles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202147v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295411.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211009v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841100v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749586v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.europeangrassland.org/fileadmin/media/EGF2010_GSE_vol15.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515808v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Cadre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836583v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2j13-zg16" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806655v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>