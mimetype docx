--- v0 (2026-04-07)
+++ v1 (2026-04-28)
@@ -1833,183 +1833,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exceptionality and Commonality in Jackie Kay’s Trumpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, “Literature’s exception(s)”, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.8146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03017790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Baroque Parody in Brigid Brophy’s In Transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polysèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Contemporary Victoriana - Women and Parody, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/polysemes.7701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03017784v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03017790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Camp Transvestism in Ackroyd’s Dan Leno and the Limehouse Golem (1994)’</w:t>
               </w:r>
@@ -3103,51 +3103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gonneaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04844527v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bradford" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Butler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ward" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ornellas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118902264.ch67" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01895263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04844502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04844504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03768438v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01895268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01895266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04844497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017784v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.7701" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.8146" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5183" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3399" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01895264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2473" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cavali&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12455" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.10352" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.6449" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00986694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gonneaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04844527v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bradford" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Butler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ward" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ornellas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118902264.ch67" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01895263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04844502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04844504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03768438v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01895268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01895266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04844497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.8146" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.7701" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5183" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3399" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01895264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2473" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cavali&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12455" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.10352" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.6449" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00986694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>