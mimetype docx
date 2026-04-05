--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -310,482 +310,551 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire la maison de verre : la réception critique de l'auteur au prisme des humanités numériques</w:t>
+                <w:t xml:space="preserve">Science Ouverte en Sciences Humaines et Sociales, des pratiques discrètes d'ouverture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Cenhtor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Lise Christmann; Pierre Willaime, Jan 2026, Nancy, France</w:t>
+              <w:t xml:space="preserve">Love Data Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laetitia Bracco; Élodie Papin, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481290v1</w:t>
+                <w:t xml:space="preserve">hal-05565042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauvais génie, bon travailleur : Jean Richepin et l'imagerie du poète-artisan</w:t>
+                <w:t xml:space="preserve">Décrire la maison de verre : la réception critique de l'auteur au prisme des humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : L’artiste au travail. Images, textes, discours. XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Baptistin Rumeau; Jean Guillaumont; Claire Dupin de Beyssat, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Cenhtor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Lise Christmann; Pierre Willaime, Jan 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813032v1</w:t>
+                <w:t xml:space="preserve">hal-05481290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célébrité et scandale au XIXe siècle : les “Fake news” dans la presse</w:t>
+                <w:t xml:space="preserve">Mauvais génie, bon travailleur : Jean Richepin et l'imagerie du poète-artisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Médiathèque d'Hermanville, Oct 2022, Hermanville-sur-mer, France</w:t>
+              <w:t xml:space="preserve">Colloque : L’artiste au travail. Images, textes, discours. XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Baptistin Rumeau; Jean Guillaumont; Claire Dupin de Beyssat, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813027v1</w:t>
+                <w:t xml:space="preserve">hal-04813032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richepin bohémien : portrait de l'artiste en Hercule de Foire</w:t>
+                <w:t xml:space="preserve">Célébrité et scandale au XIXe siècle : les “Fake news” dans la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance des Doctoriales de la SERD samedi 22 janvier 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Orset; Marie-Agathe Tilliette, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Fête de la Science 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médiathèque d'Hermanville, Oct 2022, Hermanville-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813039v1</w:t>
+                <w:t xml:space="preserve">hal-04813027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais où sont passés les vrais bonhommes ?&amp;quot; Reconfigurations de la virilité à l’épreuve de la Première Guerre mondiale en France et au Royaume-Uni</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richepin bohémien : portrait de l'artiste en Hercule de Foire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorant·es d'HisTeMé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victor Faingnaert, Nov 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Séance des Doctoriales de la SERD samedi 22 janvier 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Orset; Marie-Agathe Tilliette, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853650v1</w:t>
+                <w:t xml:space="preserve">hal-04813039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais où sont passés les vrais bonhommes ?&amp;quot; Reconfigurations de la virilité à l’épreuve de la Première Guerre mondiale en France et au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorant·es d'HisTeMé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victor Faingnaert, Nov 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Richepin : entre tradition et modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral Modèles et contre-modèles du LASLAR. Séance du 26 novembre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florine Lemarchand; Léa Chevalier, Nov 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -795,151 +864,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données du projet ANR SoSHS &amp;quot;Science ouverte pour les sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simard-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pierronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1, Université de Lorraine. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -949,100 +1018,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ρarcοurs d’un nοmade littéraire : la carrière en zig-zags de Jean Richepin (1865-1926)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Normandie Université, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024NORMC022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04918741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1052,258 +1121,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « Faim » des gueux : de quoi se nourrit la bohème ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Spectres de la Faim, XXXVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Vivants au secours du Pauvre Lélian : autour de la publication des &amp;quot;Dédicaces&amp;quot; de Paul Verlaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Colette en toutes lettres, 50, pp.273-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte rendu] Céline Léger, Jules Vallès, la fabrique médiatique de l'événement (1857-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Écrit sur l’écorce, la pierre, la neige…, 36, pp.167-169. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elseneur.348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1313,127 +1382,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ressource pédagogique] Anthologie sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/swwg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1501,51 +1570,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4038C8D4"/>
+    <w:nsid w:val="DD87B3B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1732,51 +1801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justine-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7825-7505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813032v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813027v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853650v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faingnaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04918741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMC022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.348" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/swwg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justine-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7825-7505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faingnaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04918741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMC022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/swwg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>