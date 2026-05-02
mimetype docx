--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -172,110 +172,97 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Docteure en langue et littérature françaises</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Université de Caen Normandie</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LASLAR (UR4256)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Thèse soutenueParcours d'un nomade littéraire : la carrière en zig-zags de Jean Richepin (1865-1926)</w:t>
+        <w:t xml:space="preserve">Thèse soutenue&amp;quot;Parcours d'un nomade littéraire : la carrière en zig-zags de Jean Richepin (1865-1926)&amp;quot;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Qualification CNU : Section 09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Champs de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">XIXe siècle</w:t>
-[...20 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Histoire de la presse</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Histoire des médiasPresse et littérature</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sociologie de la littérature</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Analyse du discours</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Histoire littéraire</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Histoire littéraire</w:t>
+        <w:t xml:space="preserve">Culture NumériqueScience OuverteHumanités NumériquesSociologie des Sciences</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Parcours universitaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2025 : Post-doctorante en sciences sociales à l'Université de Lorraine.Projet ANR SoSHS &amp;quot;Science Ouverte pour les Sciences Humaines et Sociales&amp;quot;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2020-2024 : Doctorat en littérature française à l’université de Caen au sein du laboratoire de recherches LASLAR (UR4256) sous la direction de Brigitte DiazTitre de la thèse : « Parcours d’un nomade littéraire : la carrière en zig-zags de Jean Richepin (1865-1926) »</w:t>
       </w:r>
@@ -551,247 +538,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célébrité et scandale au XIXe siècle : les “Fake news” dans la presse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mais où sont passés les vrais bonhommes ?&amp;quot; Reconfigurations de la virilité à l’épreuve de la Première Guerre mondiale en France et au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Faingnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Médiathèque d'Hermanville, Oct 2022, Hermanville-sur-mer, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorant·es d'HisTeMé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victor Faingnaert, Nov 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813027v1</w:t>
+                <w:t xml:space="preserve">hal-03853650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richepin bohémien : portrait de l'artiste en Hercule de Foire</w:t>
+                <w:t xml:space="preserve">Célébrité et scandale au XIXe siècle : les “Fake news” dans la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance des Doctoriales de la SERD samedi 22 janvier 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Orset; Marie-Agathe Tilliette, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Fête de la Science 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médiathèque d'Hermanville, Oct 2022, Hermanville-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813039v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais où sont passés les vrais bonhommes ?&amp;quot; Reconfigurations de la virilité à l’épreuve de la Première Guerre mondiale en France et au Royaume-Uni</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richepin bohémien : portrait de l'artiste en Hercule de Foire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorant·es d'HisTeMé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victor Faingnaert, Nov 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Séance des Doctoriales de la SERD samedi 22 janvier 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Orset; Marie-Agathe Tilliette, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853650v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Richepin : entre tradition et modernité</w:t>
               </w:r>
@@ -1570,51 +1557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD87B3B6"/>
+    <w:nsid w:val="D5457E6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1801,51 +1788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justine-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7825-7505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faingnaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04918741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMC022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/swwg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/justine-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7825-7505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faingnaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813039v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05155631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04918741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMC022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.348" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/swwg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>