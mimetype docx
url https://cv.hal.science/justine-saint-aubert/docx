--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -487,295 +487,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Hecquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t>
+              <w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680330v1</w:t>
+                <w:t xml:space="preserve">hal-04551449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Hecquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hummel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t>
+              <w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Seattle (USA), United States. pp.1216-1225, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551449v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persuasive Vibrations: Effects of Speech-Based Vibrations on Persuasion, Leadership, and Co-Presence During Verbal Communication in VR</w:t>
               </w:r>
@@ -1436,395 +1436,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Snail: A Wearable Actuated Prop to Simulate Grasp of Rigid and Soft Objects in Virtual Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Persuasive Vibrations”: Studying the influence of vibration parameters on speech persuasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Toofany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18, pp.362 - 373. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/toh.2025.3548478⟩</w:t>
+              <w:t xml:space="preserve">, In press, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/toh.2025.3600579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372466v1</w:t>
+                <w:t xml:space="preserve">hal-05372456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Viewpoint Oscillations and Gaze-Based Stabilization on Walking Sensation, Embodiment and Cybersickness in Immersive VR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Snail: A Wearable Actuated Prop to Simulate Grasp of Rigid and Soft Objects in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549864⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.362 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/toh.2025.3548478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372484v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Persuasive Vibrations”: Studying the influence of vibration parameters on speech persuasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Viewpoint Oscillations and Gaze-Based Stabilization on Walking Sensation, Embodiment and Cybersickness in Immersive VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Toofany</w:t>
+                <w:t xml:space="preserve">Mélanie Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1 - 12. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.3119-3128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/toh.2025.3600579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372456v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To use or not to use viewpoint oscillations when walking in VR ? State of the art and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1871,64 +1871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted walking-in-place: Introducing assisted motion to walking-by-cycling in embodied virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2252,51 +2252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-sensory display of self-avatar's physiological state: virtual breathing and heart beating can increase sensation of effort in VR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2942,51 +2942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537734v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Manson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L &#201;cuyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353681v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2018.8357200" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989966" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3548478" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moullec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cogn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549864" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toofany" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3600579" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04844847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3436858" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04135293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3212089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Cogne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3161130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P Heurley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2957801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537734v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Manson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L &#201;cuyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353681v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2018.8357200" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989966" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toofany" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3600579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3548478" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moullec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cogn&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549864" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04844847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3436858" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04135293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3212089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Cogne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3161130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P Heurley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2957801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>