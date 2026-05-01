--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1436,395 +1436,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Persuasive Vibrations”: Studying the influence of vibration parameters on speech persuasion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Snail: A Wearable Actuated Prop to Simulate Grasp of Rigid and Soft Objects in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1 - 12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/toh.2025.3600579⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 18, pp.362 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/toh.2025.3548478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372456v1</w:t>
+                <w:t xml:space="preserve">hal-05372466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Snail: A Wearable Actuated Prop to Simulate Grasp of Rigid and Soft Objects in Virtual Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Viewpoint Oscillations and Gaze-Based Stabilization on Walking Sensation, Embodiment and Cybersickness in Immersive VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/toh.2025.3548478⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.3119-3128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372466v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Viewpoint Oscillations and Gaze-Based Stabilization on Walking Sensation, Embodiment and Cybersickness in Immersive VR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Moullec</w:t>
+                <w:t xml:space="preserve">“Persuasive Vibrations”: Studying the influence of vibration parameters on speech persuasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Toofany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (5), pp.3119-3128. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/toh.2025.3600579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372484v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To use or not to use viewpoint oscillations when walking in VR ? State of the art and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1871,64 +1871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted walking-in-place: Introducing assisted motion to walking-by-cycling in embodied virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,287 +2116,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of user posture and virtual exercise on impression of locomotion during VR observation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-sensory display of self-avatar's physiological state: virtual breathing and heart beating can increase sensation of effort in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Manson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Cogne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+              <w:t xml:space="preserve">, 2022, 28 (11), pp.3596-3606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3161130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928268v1</w:t>
+                <w:t xml:space="preserve">hal-03928270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-sensory display of self-avatar's physiological state: virtual breathing and heart beating can increase sensation of effort in VR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of user posture and virtual exercise on impression of locomotion during VR observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28 (11), pp.3596-3606. </w:t>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3161130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928270v1</w:t>
+                <w:t xml:space="preserve">hal-03928268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Calibrated Visuo-Haptic Co-Location Improves Execution in Virtual Environments</w:t>
               </w:r>
@@ -2942,51 +2942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537734v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Manson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L &#201;cuyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353681v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2018.8357200" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989966" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toofany" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3600579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3548478" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moullec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cogn&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549864" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04844847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3436858" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04135293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3212089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Cogne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3161130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P Heurley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2957801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537734v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Manson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L &#201;cuyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353681v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2018.8357200" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989966" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3548478" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moullec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cogn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549864" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toofany" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3600579" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04844847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3436858" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04135293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3212089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Cogne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3161130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P Heurley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2957801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>