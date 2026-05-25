--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -81,1344 +81,1452 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchor-based Haptics: Portable Interfaces Leveraging Real Surfaces to Display Grounded Forces for 3D Shape Simulation in VR</w:t>
+                <w:t xml:space="preserve">Rub'n'Roll: Simulating &amp;quot;Tactile Flow&amp;quot; based on Friction Wheels Embedded in Controllers to Improve Self-Motion Sensations in VR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Manson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2026 - 33rd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Daegu (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">Eurohaptics conference 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Sienne, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537734v1</w:t>
+                <w:t xml:space="preserve">hal-05614225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walk on Hands: Can Vibrations in the Hands Support Walking Experience in Virtual Reality?</w:t>
+                <w:t xml:space="preserve">Anchor-based Haptics: Portable Interfaces Leveraging Real Surfaces to Display Grounded Forces for 3D Shape Simulation in VR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Manson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VR 2026 - 33rd IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Daegu (Korea), South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093641v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the influence of contact force on thermal perception at the fingertip</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Walk on Hands: Can Vibrations in the Hands Support Walking Experience in Virtual Reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Manson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_13⟩</w:t>
+              <w:t xml:space="preserve">WHC 2025 - IEEE World Haptics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Suwon, South Korea. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC64065.2025.11123244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551672v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying the influence of contact force on thermal perception at the fingertip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Danilo Troisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeanne Hecquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t>
+              <w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France. pp.154-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551449v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Hecquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Seattle (USA), United States. pp.1216-1225, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persuasive Vibrations: Effects of Speech-Based Vibrations on Persuasion, Leadership, and Co-Presence During Verbal Communication in VR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+                <w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeanne Hecquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amir Amedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2023 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VR55154.2023.00070⟩</w:t>
+              <w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997713v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible Avatar : Enhancing Presence and Embodiment During Seated Virtual Experiences with a Prop-Based Controller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Persuasive Vibrations: Effects of Speech-Based Vibrations on Persuasion, Leadership, and Co-Presence During Verbal Communication in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMAR 2023 - 22nd IEEE International Symposium on Mixed and Augmented Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct60411.2023.00121⟩</w:t>
+              <w:t xml:space="preserve">VR 2023 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Shanghai, China. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR55154.2023.00070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353616v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tangible Avatar : Enhancing Presence and Embodiment During Seated Virtual Experiences with a Prop-Based Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole L Écuyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMAR 2023 - 22nd IEEE International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sydney, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct60411.2023.00121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099268v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Tactors Locations on the Proximal Phalanx of the Finger for Navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Hecquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353681v2</w:t>
+                <w:t xml:space="preserve">hal-04099268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable driven haptic interface for co-localized desktop VR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identifying Tactors Locations on the Proximal Phalanx of the Finger for Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Haptics Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HAPTICS.2018.8357200⟩</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Leiden, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58147-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190969v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cable driven haptic interface for co-localized desktop VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Haliyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IEEE Haptics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San Francisco, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HAPTICS.2018.8357200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Slack strategy for cable driven haptic interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE World Haptics (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Munich, Germany. pp.581-586, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2017.7989966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1428,1220 +1536,1220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Snail: A Wearable Actuated Prop to Simulate Grasp of Rigid and Soft Objects in Virtual Reality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">“Persuasive Vibrations”: Studying the influence of vibration parameters on speech persuasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Toofany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18, pp.362 - 373. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/toh.2025.3600579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/toh.2025.3548478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05372466v1</w:t>
+                <w:t xml:space="preserve">hal-05372456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Viewpoint Oscillations and Gaze-Based Stabilization on Walking Sensation, Embodiment and Cybersickness in Immersive VR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Snail: A Wearable Actuated Prop to Simulate Grasp of Rigid and Soft Objects in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (5), pp.3119-3128. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.362 - 373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/toh.2025.3548478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372484v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Persuasive Vibrations”: Studying the influence of vibration parameters on speech persuasion</w:t>
+                <w:t xml:space="preserve">Effects of Viewpoint Oscillations and Gaze-Based Stabilization on Walking Sensation, Embodiment and Cybersickness in Immersive VR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Toofany</w:t>
+                <w:t xml:space="preserve">Yann Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/toh.2025.3600579⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.3119-3128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372456v1</w:t>
+                <w:t xml:space="preserve">hal-05372484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To use or not to use viewpoint oscillations when walking in VR ? State of the art and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3436858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted walking-in-place: Introducing assisted motion to walking-by-cycling in embodied virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (5), pp.2796-2805. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2023.3247070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Vibrations on Impression of Walking and Embodiment With First- and Third-Person Avatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Manson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3212089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-sensory display of self-avatar's physiological state: virtual breathing and heart beating can increase sensation of effort in VR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Manson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (11), pp.3596-3606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of user posture and virtual exercise on impression of locomotion during VR observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3161130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Calibrated Visuo-Haptic Co-Location Improves Execution in Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic P Heurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (3), pp.588-599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TOH.2019.2957801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-calibrated Visuo-Haptic Co-location Improves Execution in Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc P Heurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Haliyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, p. 588-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2651,151 +2759,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walk on Hands: Experiencing Vibrations in the Hands to represent Virtual Walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Manson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hands-on demonstration at WHC 2025 - IEEE World Haptics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2942,51 +3050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537734v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Manson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L &#201;cuyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353681v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2018.8357200" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989966" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3548478" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moullec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cogn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549864" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toofany" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3600579" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04844847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3436858" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04135293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3212089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Cogne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3161130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P Heurley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2957801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Manson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L &#201;cuyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353681v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Regnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Haliyo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2018.8357200" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989966" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toofany" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3600579" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3548478" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moullec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cogn&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549864" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04844847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3436858" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04135293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247070" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3212089" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928270v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Cogne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3161130" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic P Heurley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2957801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02947074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;gnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>